--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/887d52a1b451aaaa/Documents/2026 info/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A445E8C5-3A44-447A-9F7A-F151798B2E1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5F7B2D0-55ED-479D-A429-D9C6D70BEB31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="889" uniqueCount="692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="832">
   <si>
     <t>Response Date</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Skill level</t>
   </si>
   <si>
     <t>Positions played</t>
   </si>
   <si>
@@ -2092,50 +2092,470 @@
     <t xml:space="preserve">Women's or Coed </t>
   </si>
   <si>
     <t xml:space="preserve">All, prefer infield </t>
   </si>
   <si>
     <t>Cam</t>
   </si>
   <si>
     <t>Hager</t>
   </si>
   <si>
     <t>Cphager@gmail.com</t>
   </si>
   <si>
     <t>6518956609</t>
   </si>
   <si>
     <t>Coed or Men’s</t>
   </si>
   <si>
     <t>10 years baseball, 10 years softball</t>
   </si>
   <si>
     <t>Any, prefer short or center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim </t>
+  </si>
+  <si>
+    <t>Rainey</t>
+  </si>
+  <si>
+    <t>rayne.onair@gmail.com</t>
+  </si>
+  <si>
+    <t>415-290-8033</t>
+  </si>
+  <si>
+    <t>Men's, CoEd, Men's Over 40</t>
+  </si>
+  <si>
+    <t>Advanced - 15+ years experience</t>
+  </si>
+  <si>
+    <t>1B, LF, 2B</t>
+  </si>
+  <si>
+    <t>Les</t>
+  </si>
+  <si>
+    <t>Wong</t>
+  </si>
+  <si>
+    <t>Hittdogg17@yahoo.com</t>
+  </si>
+  <si>
+    <t>253-261-7583</t>
+  </si>
+  <si>
+    <t>AA/AAA</t>
+  </si>
+  <si>
+    <t>OF/C</t>
+  </si>
+  <si>
+    <t>Played AAA +50 Senior Softball</t>
+  </si>
+  <si>
+    <t>Berezecky</t>
+  </si>
+  <si>
+    <t>michaelberezecky@gmail.com</t>
+  </si>
+  <si>
+    <t>5035151199</t>
+  </si>
+  <si>
+    <t>Any, all</t>
+  </si>
+  <si>
+    <t>Solid</t>
+  </si>
+  <si>
+    <t>Anywhere if needed</t>
+  </si>
+  <si>
+    <t>Want to play some ball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gregory </t>
+  </si>
+  <si>
+    <t>Justgreg541@gmail.com</t>
+  </si>
+  <si>
+    <t>5034067166</t>
+  </si>
+  <si>
+    <t>C, SS, OF</t>
+  </si>
+  <si>
+    <t>Gregory</t>
+  </si>
+  <si>
+    <t>Hershkowitz</t>
+  </si>
+  <si>
+    <t>gregoryhershkowitz@gmail.com</t>
+  </si>
+  <si>
+    <t>3475123349</t>
+  </si>
+  <si>
+    <t>Co-Ed</t>
+  </si>
+  <si>
+    <t>Proficient (played for years)</t>
+  </si>
+  <si>
+    <t>Can play all, prefer infield</t>
+  </si>
+  <si>
+    <t>Former Wombats captain/manager</t>
+  </si>
+  <si>
+    <t>Karla</t>
+  </si>
+  <si>
+    <t>Lopez Valle</t>
+  </si>
+  <si>
+    <t>karlamarialopezvalle233@gmail.com</t>
+  </si>
+  <si>
+    <t>9713533869</t>
+  </si>
+  <si>
+    <t>Mujeres,mixto</t>
+  </si>
+  <si>
+    <t>Medio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filder, 3ra base </t>
+  </si>
+  <si>
+    <t>Busco equipo solo hablo españo</t>
+  </si>
+  <si>
+    <t>Hood</t>
+  </si>
+  <si>
+    <t>christopherhood17@gmail.com</t>
+  </si>
+  <si>
+    <t>7752917935</t>
+  </si>
+  <si>
+    <t>Mens/COED</t>
+  </si>
+  <si>
+    <t>Outfielder, open to any other</t>
+  </si>
+  <si>
+    <t>Eager to play and pratice</t>
+  </si>
+  <si>
+    <t>Carsten</t>
+  </si>
+  <si>
+    <t>carsten091686@gmail.com</t>
+  </si>
+  <si>
+    <t>6315058772</t>
+  </si>
+  <si>
+    <t>any</t>
+  </si>
+  <si>
+    <t>Playing w L Parsons &amp; Liz Bart</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Parsons</t>
+  </si>
+  <si>
+    <t>lfparsons05@gmail.com</t>
+  </si>
+  <si>
+    <t>3362097565</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Play w/ M Carsten &amp; Liz Bart</t>
+  </si>
+  <si>
+    <t>Liz</t>
+  </si>
+  <si>
+    <t>Bartholomew</t>
+  </si>
+  <si>
+    <t>iambartholomew@hotmail.com</t>
+  </si>
+  <si>
+    <t>5033488925</t>
+  </si>
+  <si>
+    <t>Pair w/ L parsons &amp; mike carst</t>
+  </si>
+  <si>
+    <t>Orso</t>
+  </si>
+  <si>
+    <t>Squarebear1000@gmail.com</t>
+  </si>
+  <si>
+    <t>3608497789</t>
+  </si>
+  <si>
+    <t>Men’s/ Coed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medium </t>
+  </si>
+  <si>
+    <t>Let’s Boogie</t>
+  </si>
+  <si>
+    <t>3608397789</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>Kygreen10@comcast.net</t>
+  </si>
+  <si>
+    <t>5033292181</t>
+  </si>
+  <si>
+    <t>mens/coed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">armature </t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Rodriguez</t>
+  </si>
+  <si>
+    <t>eliasmrod17@gmail.com</t>
+  </si>
+  <si>
+    <t>7609967939</t>
+  </si>
+  <si>
+    <t>LF, RF, 2B</t>
+  </si>
+  <si>
+    <t>Open to playing wherever</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>mrwthompson@yahoo.com</t>
+  </si>
+  <si>
+    <t>5033170144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aged professional?  </t>
+  </si>
+  <si>
+    <t>Pitcher, 1st, 2nd prefered</t>
+  </si>
+  <si>
+    <t xml:space="preserve">slap hitting pitcher </t>
+  </si>
+  <si>
+    <t>Nic</t>
+  </si>
+  <si>
+    <t>Cavin</t>
+  </si>
+  <si>
+    <t>Cavin37@gmail.com</t>
+  </si>
+  <si>
+    <t>5039567307</t>
+  </si>
+  <si>
+    <t>Either</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>Peressini</t>
+  </si>
+  <si>
+    <t>aaron_peressini@outlook.com</t>
+  </si>
+  <si>
+    <t>3607732312</t>
+  </si>
+  <si>
+    <t>Experienced rec</t>
+  </si>
+  <si>
+    <t>SS, 3B, 2B, 1B</t>
+  </si>
+  <si>
+    <t>guaranamike@gmail.com</t>
+  </si>
+  <si>
+    <t>360-433-1028</t>
+  </si>
+  <si>
+    <t>REC, 20 years</t>
+  </si>
+  <si>
+    <t>Pitcher, Infield</t>
+  </si>
+  <si>
+    <t>Kries</t>
+  </si>
+  <si>
+    <t>matthewjkries@gmail.com</t>
+  </si>
+  <si>
+    <t>9718086812</t>
+  </si>
+  <si>
+    <t>men's / coed</t>
+  </si>
+  <si>
+    <t>HS player</t>
+  </si>
+  <si>
+    <t>CF, MI</t>
+  </si>
+  <si>
+    <t>Hawkins</t>
+  </si>
+  <si>
+    <t>brandon.hawkins2010@gmail.com</t>
+  </si>
+  <si>
+    <t>5038161325</t>
+  </si>
+  <si>
+    <t>Catcher, SS, Center</t>
+  </si>
+  <si>
+    <t>Returning to the sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joseph </t>
+  </si>
+  <si>
+    <t>Anaya</t>
+  </si>
+  <si>
+    <t>davidpaul012394@gmail.com</t>
+  </si>
+  <si>
+    <t>9713375837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Men’s, coed </t>
+  </si>
+  <si>
+    <t>Usssa E+ tag,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Left field, pitcher </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Super competitive </t>
+  </si>
+  <si>
+    <t>Bowler</t>
+  </si>
+  <si>
+    <t>ashleychristinebowler@gmail.com</t>
+  </si>
+  <si>
+    <t>4084552017</t>
+  </si>
+  <si>
+    <t>All of them</t>
+  </si>
+  <si>
+    <t>Looking for a tm with my bf</t>
+  </si>
+  <si>
+    <t>Hemsley</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> charles </t>
+  </si>
+  <si>
+    <t>tampayankee718@yahoo.com</t>
+  </si>
+  <si>
+    <t>8133044129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">beginner </t>
+  </si>
+  <si>
+    <t>open</t>
+  </si>
+  <si>
+    <t>Cody</t>
+  </si>
+  <si>
+    <t>Lucchesi</t>
+  </si>
+  <si>
+    <t>codylucchesi@gmail.com</t>
+  </si>
+  <si>
+    <t>503-333-4556</t>
+  </si>
+  <si>
+    <t>Pitcher, 3rd, 1st</t>
+  </si>
+  <si>
+    <t>Experienced pitcher &amp; bat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2414,3281 +2834,3977 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="9" width="21.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="1">
-        <v>46175</v>
+        <v>46215</v>
       </c>
       <c r="B2" t="s">
-        <v>685</v>
+        <v>807</v>
       </c>
       <c r="C2" t="s">
-        <v>686</v>
+        <v>808</v>
       </c>
       <c r="D2" t="s">
-        <v>687</v>
+        <v>809</v>
       </c>
       <c r="E2" t="s">
-        <v>688</v>
+        <v>810</v>
       </c>
       <c r="F2" t="s">
-        <v>689</v>
+        <v>811</v>
       </c>
       <c r="G2" t="s">
-        <v>690</v>
+        <v>812</v>
       </c>
       <c r="H2" t="s">
-        <v>691</v>
+        <v>813</v>
       </c>
       <c r="I2" t="s">
-        <v>48</v>
+        <v>814</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="1">
-        <v>46174</v>
+        <v>46215</v>
       </c>
       <c r="B3" t="s">
-        <v>679</v>
+        <v>609</v>
       </c>
       <c r="C3" t="s">
-        <v>680</v>
+        <v>815</v>
       </c>
       <c r="D3" t="s">
-        <v>681</v>
+        <v>816</v>
       </c>
       <c r="E3" t="s">
-        <v>682</v>
+        <v>817</v>
       </c>
       <c r="F3" t="s">
-        <v>683</v>
+        <v>60</v>
       </c>
       <c r="G3" t="s">
-        <v>301</v>
+        <v>167</v>
       </c>
       <c r="H3" t="s">
-        <v>684</v>
+        <v>818</v>
       </c>
       <c r="I3" t="s">
-        <v>48</v>
+        <v>819</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="1">
-        <v>46168</v>
+        <v>46215</v>
       </c>
       <c r="B4" t="s">
-        <v>676</v>
+        <v>820</v>
       </c>
       <c r="C4" t="s">
-        <v>677</v>
+        <v>821</v>
       </c>
       <c r="D4" t="s">
-        <v>545</v>
+        <v>822</v>
       </c>
       <c r="E4" t="s">
-        <v>546</v>
+        <v>823</v>
       </c>
       <c r="F4" t="s">
-        <v>678</v>
+        <v>67</v>
       </c>
       <c r="G4" t="s">
-        <v>459</v>
+        <v>824</v>
       </c>
       <c r="H4" t="s">
-        <v>674</v>
+        <v>825</v>
       </c>
       <c r="I4" t="s">
-        <v>675</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="1">
-        <v>46166</v>
+        <v>46215</v>
       </c>
       <c r="B5" t="s">
-        <v>543</v>
+        <v>826</v>
       </c>
       <c r="C5" t="s">
-        <v>544</v>
+        <v>827</v>
       </c>
       <c r="D5" t="s">
-        <v>545</v>
+        <v>828</v>
       </c>
       <c r="E5" t="s">
-        <v>546</v>
+        <v>829</v>
       </c>
       <c r="F5" t="s">
-        <v>673</v>
+        <v>271</v>
       </c>
       <c r="G5" t="s">
-        <v>459</v>
+        <v>271</v>
       </c>
       <c r="H5" t="s">
-        <v>674</v>
+        <v>830</v>
       </c>
       <c r="I5" t="s">
-        <v>675</v>
+        <v>831</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="1">
-        <v>46165</v>
+        <v>46213</v>
       </c>
       <c r="B6" t="s">
-        <v>662</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>663</v>
+        <v>802</v>
       </c>
       <c r="D6" t="s">
-        <v>664</v>
+        <v>803</v>
       </c>
       <c r="E6" t="s">
-        <v>665</v>
+        <v>804</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G6" t="s">
-        <v>75</v>
+        <v>459</v>
       </c>
       <c r="H6" t="s">
-        <v>245</v>
+        <v>805</v>
       </c>
       <c r="I6" t="s">
-        <v>666</v>
+        <v>806</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="1">
-        <v>46165</v>
+        <v>46210</v>
       </c>
       <c r="B7" t="s">
-        <v>667</v>
+        <v>296</v>
       </c>
       <c r="C7" t="s">
-        <v>668</v>
+        <v>537</v>
       </c>
       <c r="D7" t="s">
-        <v>669</v>
+        <v>792</v>
       </c>
       <c r="E7" t="s">
-        <v>670</v>
+        <v>793</v>
       </c>
       <c r="F7" t="s">
-        <v>166</v>
+        <v>271</v>
       </c>
       <c r="G7" t="s">
-        <v>301</v>
+        <v>794</v>
       </c>
       <c r="H7" t="s">
-        <v>671</v>
+        <v>795</v>
       </c>
       <c r="I7" t="s">
-        <v>672</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="1">
-        <v>46163</v>
+        <v>46210</v>
       </c>
       <c r="B8" t="s">
-        <v>656</v>
+        <v>513</v>
       </c>
       <c r="C8" t="s">
-        <v>657</v>
+        <v>796</v>
       </c>
       <c r="D8" t="s">
-        <v>658</v>
+        <v>797</v>
       </c>
       <c r="E8" t="s">
-        <v>659</v>
+        <v>798</v>
       </c>
       <c r="F8" t="s">
-        <v>660</v>
+        <v>799</v>
       </c>
       <c r="G8" t="s">
-        <v>661</v>
+        <v>800</v>
       </c>
       <c r="H8" t="s">
-        <v>214</v>
+        <v>801</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="1">
-        <v>46162</v>
+        <v>46202</v>
       </c>
       <c r="B9" t="s">
-        <v>651</v>
+        <v>786</v>
       </c>
       <c r="C9" t="s">
-        <v>652</v>
+        <v>787</v>
       </c>
       <c r="D9" t="s">
-        <v>653</v>
+        <v>788</v>
       </c>
       <c r="E9" t="s">
-        <v>654</v>
+        <v>789</v>
       </c>
       <c r="F9" t="s">
-        <v>655</v>
+        <v>166</v>
       </c>
       <c r="G9" t="s">
-        <v>301</v>
+        <v>790</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>791</v>
       </c>
       <c r="I9" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="1">
-        <v>46159</v>
+        <v>46200</v>
       </c>
       <c r="B10" t="s">
-        <v>645</v>
+        <v>781</v>
       </c>
       <c r="C10" t="s">
-        <v>646</v>
+        <v>782</v>
       </c>
       <c r="D10" t="s">
-        <v>647</v>
+        <v>783</v>
       </c>
       <c r="E10" t="s">
-        <v>648</v>
+        <v>784</v>
       </c>
       <c r="F10" t="s">
-        <v>649</v>
+        <v>785</v>
       </c>
       <c r="G10" t="s">
-        <v>61</v>
+        <v>376</v>
       </c>
       <c r="H10" t="s">
-        <v>650</v>
+        <v>245</v>
       </c>
       <c r="I10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="1">
-        <v>46156</v>
+        <v>46198</v>
       </c>
       <c r="B11" t="s">
-        <v>639</v>
+        <v>774</v>
       </c>
       <c r="C11" t="s">
-        <v>640</v>
+        <v>775</v>
       </c>
       <c r="D11" t="s">
-        <v>641</v>
+        <v>776</v>
       </c>
       <c r="E11" t="s">
-        <v>642</v>
+        <v>777</v>
       </c>
       <c r="F11" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="G11" t="s">
-        <v>301</v>
+        <v>778</v>
       </c>
       <c r="H11" t="s">
-        <v>643</v>
+        <v>779</v>
       </c>
       <c r="I11" t="s">
-        <v>644</v>
+        <v>780</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="1">
-        <v>46152</v>
+        <v>46195</v>
       </c>
       <c r="B12" t="s">
-        <v>632</v>
+        <v>768</v>
       </c>
       <c r="C12" t="s">
-        <v>633</v>
+        <v>769</v>
       </c>
       <c r="D12" t="s">
-        <v>634</v>
+        <v>770</v>
       </c>
       <c r="E12" t="s">
-        <v>635</v>
+        <v>771</v>
       </c>
       <c r="F12" t="s">
-        <v>636</v>
+        <v>60</v>
       </c>
       <c r="G12" t="s">
-        <v>637</v>
+        <v>517</v>
       </c>
       <c r="H12" t="s">
-        <v>214</v>
+        <v>772</v>
       </c>
       <c r="I12" t="s">
-        <v>638</v>
+        <v>773</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="1">
-        <v>46151</v>
+        <v>46191</v>
       </c>
       <c r="B13" t="s">
-        <v>624</v>
+        <v>762</v>
       </c>
       <c r="C13" t="s">
-        <v>625</v>
+        <v>763</v>
       </c>
       <c r="D13" t="s">
-        <v>626</v>
+        <v>764</v>
       </c>
       <c r="E13" t="s">
-        <v>627</v>
+        <v>765</v>
       </c>
       <c r="F13" t="s">
-        <v>628</v>
+        <v>766</v>
       </c>
       <c r="G13" t="s">
-        <v>629</v>
+        <v>767</v>
       </c>
       <c r="H13" t="s">
-        <v>630</v>
+        <v>742</v>
       </c>
       <c r="I13" t="s">
-        <v>631</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="1">
-        <v>46150</v>
+        <v>46190</v>
       </c>
       <c r="B14" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="C14" t="s">
-        <v>619</v>
+        <v>755</v>
       </c>
       <c r="D14" t="s">
-        <v>620</v>
+        <v>756</v>
       </c>
       <c r="E14" t="s">
-        <v>621</v>
+        <v>757</v>
       </c>
       <c r="F14" t="s">
-        <v>166</v>
+        <v>758</v>
       </c>
       <c r="G14" t="s">
-        <v>213</v>
+        <v>759</v>
       </c>
       <c r="H14" t="s">
-        <v>622</v>
+        <v>31</v>
       </c>
       <c r="I14" t="s">
-        <v>623</v>
+        <v>760</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="1">
-        <v>46149</v>
+        <v>46190</v>
       </c>
       <c r="B15" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="C15" t="s">
-        <v>610</v>
+        <v>755</v>
       </c>
       <c r="D15" t="s">
-        <v>611</v>
+        <v>756</v>
       </c>
       <c r="E15" t="s">
-        <v>612</v>
+        <v>761</v>
       </c>
       <c r="F15" t="s">
-        <v>615</v>
+        <v>758</v>
       </c>
       <c r="G15" t="s">
-        <v>131</v>
+        <v>759</v>
       </c>
       <c r="H15" t="s">
-        <v>616</v>
+        <v>31</v>
       </c>
       <c r="I15" t="s">
-        <v>617</v>
+        <v>760</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="1">
-        <v>46148</v>
+        <v>46189</v>
       </c>
       <c r="B16" t="s">
-        <v>609</v>
+        <v>133</v>
       </c>
       <c r="C16" t="s">
-        <v>610</v>
+        <v>739</v>
       </c>
       <c r="D16" t="s">
-        <v>611</v>
+        <v>740</v>
       </c>
       <c r="E16" t="s">
-        <v>612</v>
+        <v>741</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16" t="s">
-        <v>613</v>
+        <v>430</v>
       </c>
       <c r="H16" t="s">
-        <v>614</v>
+        <v>742</v>
       </c>
       <c r="I16" t="s">
-        <v>48</v>
+        <v>743</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="1">
-        <v>46147</v>
+        <v>46189</v>
       </c>
       <c r="B17" t="s">
-        <v>603</v>
+        <v>744</v>
       </c>
       <c r="C17" t="s">
-        <v>604</v>
+        <v>745</v>
       </c>
       <c r="D17" t="s">
-        <v>605</v>
+        <v>746</v>
       </c>
       <c r="E17" t="s">
-        <v>606</v>
+        <v>747</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>
       <c r="G17" t="s">
-        <v>607</v>
+        <v>517</v>
       </c>
       <c r="H17" t="s">
-        <v>608</v>
+        <v>748</v>
       </c>
       <c r="I17" t="s">
-        <v>48</v>
+        <v>749</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="1">
-        <v>46146</v>
+        <v>46189</v>
       </c>
       <c r="B18" t="s">
-        <v>590</v>
+        <v>750</v>
       </c>
       <c r="C18" t="s">
-        <v>591</v>
+        <v>751</v>
       </c>
       <c r="D18" t="s">
-        <v>592</v>
+        <v>752</v>
       </c>
       <c r="E18" t="s">
-        <v>593</v>
+        <v>753</v>
       </c>
       <c r="F18" t="s">
-        <v>594</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
-        <v>595</v>
+        <v>748</v>
       </c>
       <c r="H18" t="s">
-        <v>257</v>
+        <v>748</v>
       </c>
       <c r="I18" t="s">
-        <v>596</v>
+        <v>754</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="1">
-        <v>46146</v>
+        <v>46184</v>
       </c>
       <c r="B19" t="s">
-        <v>597</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>598</v>
+        <v>733</v>
       </c>
       <c r="D19" t="s">
-        <v>599</v>
+        <v>734</v>
       </c>
       <c r="E19" t="s">
-        <v>600</v>
+        <v>735</v>
       </c>
       <c r="F19" t="s">
-        <v>394</v>
+        <v>736</v>
       </c>
       <c r="G19" t="s">
-        <v>601</v>
+        <v>517</v>
       </c>
       <c r="H19" t="s">
-        <v>214</v>
+        <v>737</v>
       </c>
       <c r="I19" t="s">
-        <v>602</v>
+        <v>738</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="1">
-        <v>46144</v>
+        <v>46183</v>
       </c>
       <c r="B20" t="s">
-        <v>397</v>
+        <v>713</v>
       </c>
       <c r="C20" t="s">
-        <v>398</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>399</v>
+        <v>714</v>
       </c>
       <c r="E20" t="s">
-        <v>400</v>
+        <v>715</v>
       </c>
       <c r="F20" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="G20" t="s">
-        <v>401</v>
+        <v>301</v>
       </c>
       <c r="H20" t="s">
-        <v>576</v>
+        <v>716</v>
       </c>
       <c r="I20" t="s">
-        <v>577</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="1">
-        <v>46144</v>
+        <v>46183</v>
       </c>
       <c r="B21" t="s">
-        <v>366</v>
+        <v>717</v>
       </c>
       <c r="C21" t="s">
-        <v>578</v>
+        <v>718</v>
       </c>
       <c r="D21" t="s">
-        <v>579</v>
+        <v>719</v>
       </c>
       <c r="E21" t="s">
-        <v>580</v>
+        <v>720</v>
       </c>
       <c r="F21" t="s">
-        <v>60</v>
+        <v>721</v>
       </c>
       <c r="G21" t="s">
-        <v>581</v>
+        <v>722</v>
       </c>
       <c r="H21" t="s">
-        <v>582</v>
+        <v>723</v>
       </c>
       <c r="I21" t="s">
-        <v>48</v>
+        <v>724</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="1">
-        <v>46144</v>
+        <v>46183</v>
       </c>
       <c r="B22" t="s">
-        <v>583</v>
+        <v>725</v>
       </c>
       <c r="C22" t="s">
-        <v>584</v>
+        <v>726</v>
       </c>
       <c r="D22" t="s">
-        <v>585</v>
+        <v>727</v>
       </c>
       <c r="E22" t="s">
-        <v>586</v>
+        <v>728</v>
       </c>
       <c r="F22" t="s">
-        <v>394</v>
+        <v>729</v>
       </c>
       <c r="G22" t="s">
-        <v>587</v>
+        <v>730</v>
       </c>
       <c r="H22" t="s">
-        <v>588</v>
+        <v>731</v>
       </c>
       <c r="I22" t="s">
-        <v>589</v>
+        <v>732</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="1">
-        <v>46143</v>
+        <v>46181</v>
       </c>
       <c r="B23" t="s">
-        <v>569</v>
+        <v>133</v>
       </c>
       <c r="C23" t="s">
-        <v>570</v>
+        <v>706</v>
       </c>
       <c r="D23" t="s">
-        <v>571</v>
+        <v>707</v>
       </c>
       <c r="E23" t="s">
-        <v>572</v>
+        <v>708</v>
       </c>
       <c r="F23" t="s">
-        <v>573</v>
+        <v>709</v>
       </c>
       <c r="G23" t="s">
-        <v>574</v>
+        <v>710</v>
       </c>
       <c r="H23" t="s">
-        <v>575</v>
+        <v>711</v>
       </c>
       <c r="I23" t="s">
-        <v>48</v>
+        <v>712</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="1">
-        <v>46142</v>
+        <v>46180</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
+        <v>699</v>
       </c>
       <c r="C24" t="s">
-        <v>564</v>
+        <v>700</v>
       </c>
       <c r="D24" t="s">
-        <v>565</v>
+        <v>701</v>
       </c>
       <c r="E24" t="s">
-        <v>566</v>
+        <v>702</v>
       </c>
       <c r="F24" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="G24" t="s">
-        <v>131</v>
+        <v>703</v>
       </c>
       <c r="H24" t="s">
-        <v>567</v>
+        <v>704</v>
       </c>
       <c r="I24" t="s">
-        <v>568</v>
+        <v>705</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="1">
-        <v>46141</v>
+        <v>46179</v>
       </c>
       <c r="B25" t="s">
-        <v>557</v>
+        <v>692</v>
       </c>
       <c r="C25" t="s">
-        <v>558</v>
+        <v>693</v>
       </c>
       <c r="D25" t="s">
-        <v>559</v>
+        <v>694</v>
       </c>
       <c r="E25" t="s">
-        <v>560</v>
+        <v>695</v>
       </c>
       <c r="F25" t="s">
-        <v>561</v>
+        <v>696</v>
       </c>
       <c r="G25" t="s">
-        <v>562</v>
+        <v>697</v>
       </c>
       <c r="H25" t="s">
-        <v>442</v>
+        <v>698</v>
       </c>
       <c r="I25" t="s">
-        <v>563</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="1">
-        <v>46140</v>
+        <v>46175</v>
       </c>
       <c r="B26" t="s">
-        <v>550</v>
+        <v>685</v>
       </c>
       <c r="C26" t="s">
-        <v>551</v>
+        <v>686</v>
       </c>
       <c r="D26" t="s">
-        <v>552</v>
+        <v>687</v>
       </c>
       <c r="E26" t="s">
-        <v>553</v>
+        <v>688</v>
       </c>
       <c r="F26" t="s">
-        <v>554</v>
+        <v>689</v>
       </c>
       <c r="G26" t="s">
-        <v>555</v>
+        <v>690</v>
       </c>
       <c r="H26" t="s">
-        <v>556</v>
+        <v>691</v>
       </c>
       <c r="I26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="1">
-        <v>46137</v>
+        <v>46174</v>
       </c>
       <c r="B27" t="s">
-        <v>513</v>
+        <v>679</v>
       </c>
       <c r="C27" t="s">
-        <v>514</v>
+        <v>680</v>
       </c>
       <c r="D27" t="s">
-        <v>515</v>
+        <v>681</v>
       </c>
       <c r="E27" t="s">
-        <v>516</v>
+        <v>682</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>683</v>
       </c>
       <c r="G27" t="s">
-        <v>517</v>
+        <v>301</v>
       </c>
       <c r="H27" t="s">
-        <v>518</v>
+        <v>684</v>
       </c>
       <c r="I27" t="s">
-        <v>519</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="1">
-        <v>46137</v>
+        <v>46168</v>
       </c>
       <c r="B28" t="s">
-        <v>513</v>
+        <v>676</v>
       </c>
       <c r="C28" t="s">
-        <v>514</v>
+        <v>677</v>
       </c>
       <c r="D28" t="s">
-        <v>520</v>
+        <v>545</v>
       </c>
       <c r="E28" t="s">
-        <v>516</v>
+        <v>546</v>
       </c>
       <c r="F28" t="s">
-        <v>521</v>
+        <v>678</v>
       </c>
       <c r="G28" t="s">
-        <v>517</v>
+        <v>459</v>
       </c>
       <c r="H28" t="s">
-        <v>518</v>
+        <v>674</v>
       </c>
       <c r="I28" t="s">
-        <v>48</v>
+        <v>675</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="1">
-        <v>46137</v>
+        <v>46166</v>
       </c>
       <c r="B29" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="C29" t="s">
-        <v>523</v>
+        <v>544</v>
       </c>
       <c r="D29" t="s">
-        <v>524</v>
+        <v>545</v>
       </c>
       <c r="E29" t="s">
-        <v>525</v>
+        <v>546</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>673</v>
       </c>
       <c r="G29" t="s">
-        <v>526</v>
+        <v>459</v>
       </c>
       <c r="H29" t="s">
-        <v>527</v>
+        <v>674</v>
       </c>
       <c r="I29" t="s">
-        <v>528</v>
+        <v>675</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="1">
-        <v>46137</v>
+        <v>46165</v>
       </c>
       <c r="B30" t="s">
-        <v>529</v>
+        <v>662</v>
       </c>
       <c r="C30" t="s">
-        <v>530</v>
+        <v>663</v>
       </c>
       <c r="D30" t="s">
-        <v>531</v>
+        <v>664</v>
       </c>
       <c r="E30" t="s">
-        <v>532</v>
+        <v>665</v>
       </c>
       <c r="F30" t="s">
-        <v>328</v>
+        <v>37</v>
       </c>
       <c r="G30" t="s">
-        <v>533</v>
+        <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>534</v>
+        <v>245</v>
       </c>
       <c r="I30" t="s">
-        <v>535</v>
+        <v>666</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="1">
-        <v>46137</v>
+        <v>46165</v>
       </c>
       <c r="B31" t="s">
-        <v>536</v>
+        <v>667</v>
       </c>
       <c r="C31" t="s">
-        <v>537</v>
+        <v>668</v>
       </c>
       <c r="D31" t="s">
-        <v>538</v>
+        <v>669</v>
       </c>
       <c r="E31" t="s">
-        <v>539</v>
+        <v>670</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>166</v>
       </c>
       <c r="G31" t="s">
-        <v>540</v>
+        <v>301</v>
       </c>
       <c r="H31" t="s">
-        <v>541</v>
+        <v>671</v>
       </c>
       <c r="I31" t="s">
-        <v>542</v>
+        <v>672</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="1">
-        <v>46137</v>
+        <v>46163</v>
       </c>
       <c r="B32" t="s">
-        <v>543</v>
+        <v>656</v>
       </c>
       <c r="C32" t="s">
-        <v>544</v>
+        <v>657</v>
       </c>
       <c r="D32" t="s">
-        <v>545</v>
+        <v>658</v>
       </c>
       <c r="E32" t="s">
-        <v>546</v>
+        <v>659</v>
       </c>
       <c r="F32" t="s">
-        <v>547</v>
+        <v>660</v>
       </c>
       <c r="G32" t="s">
-        <v>401</v>
+        <v>661</v>
       </c>
       <c r="H32" t="s">
-        <v>548</v>
+        <v>214</v>
       </c>
       <c r="I32" t="s">
-        <v>549</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="1">
-        <v>46134</v>
+        <v>46162</v>
       </c>
       <c r="B33" t="s">
-        <v>487</v>
+        <v>651</v>
       </c>
       <c r="C33" t="s">
-        <v>488</v>
+        <v>652</v>
       </c>
       <c r="D33" t="s">
-        <v>489</v>
+        <v>653</v>
       </c>
       <c r="E33" t="s">
-        <v>490</v>
+        <v>654</v>
       </c>
       <c r="F33" t="s">
-        <v>491</v>
+        <v>655</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
+        <v>301</v>
       </c>
       <c r="H33" t="s">
-        <v>492</v>
+        <v>39</v>
       </c>
       <c r="I33" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="1">
-        <v>46134</v>
+        <v>46159</v>
       </c>
       <c r="B34" t="s">
-        <v>493</v>
+        <v>645</v>
       </c>
       <c r="C34" t="s">
-        <v>494</v>
+        <v>646</v>
       </c>
       <c r="D34" t="s">
-        <v>495</v>
+        <v>647</v>
       </c>
       <c r="E34" t="s">
-        <v>291</v>
+        <v>648</v>
       </c>
       <c r="F34" t="s">
-        <v>496</v>
+        <v>649</v>
       </c>
       <c r="G34" t="s">
-        <v>497</v>
+        <v>61</v>
       </c>
       <c r="H34" t="s">
-        <v>498</v>
+        <v>650</v>
       </c>
       <c r="I34" t="s">
-        <v>499</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="1">
-        <v>46134</v>
+        <v>46156</v>
       </c>
       <c r="B35" t="s">
-        <v>467</v>
+        <v>639</v>
       </c>
       <c r="C35" t="s">
-        <v>500</v>
+        <v>640</v>
       </c>
       <c r="D35" t="s">
-        <v>501</v>
+        <v>641</v>
       </c>
       <c r="E35" t="s">
-        <v>502</v>
+        <v>642</v>
       </c>
       <c r="F35" t="s">
-        <v>503</v>
+        <v>60</v>
       </c>
       <c r="G35" t="s">
-        <v>504</v>
+        <v>301</v>
       </c>
       <c r="H35" t="s">
-        <v>505</v>
+        <v>643</v>
       </c>
       <c r="I35" t="s">
-        <v>48</v>
+        <v>644</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="1">
-        <v>46134</v>
+        <v>46152</v>
       </c>
       <c r="B36" t="s">
-        <v>506</v>
+        <v>632</v>
       </c>
       <c r="C36" t="s">
-        <v>507</v>
+        <v>633</v>
       </c>
       <c r="D36" t="s">
-        <v>508</v>
+        <v>634</v>
       </c>
       <c r="E36" t="s">
-        <v>509</v>
+        <v>635</v>
       </c>
       <c r="F36" t="s">
-        <v>510</v>
+        <v>636</v>
       </c>
       <c r="G36" t="s">
-        <v>511</v>
+        <v>637</v>
       </c>
       <c r="H36" t="s">
-        <v>512</v>
+        <v>214</v>
       </c>
       <c r="I36" t="s">
-        <v>48</v>
+        <v>638</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="1">
-        <v>46131</v>
+        <v>46151</v>
       </c>
       <c r="B37" t="s">
-        <v>474</v>
+        <v>624</v>
       </c>
       <c r="C37" t="s">
-        <v>475</v>
+        <v>625</v>
       </c>
       <c r="D37" t="s">
-        <v>476</v>
+        <v>626</v>
       </c>
       <c r="E37" t="s">
-        <v>477</v>
+        <v>627</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>628</v>
       </c>
       <c r="G37" t="s">
-        <v>478</v>
+        <v>629</v>
       </c>
       <c r="H37" t="s">
-        <v>479</v>
+        <v>630</v>
       </c>
       <c r="I37" t="s">
-        <v>480</v>
+        <v>631</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="1">
-        <v>46131</v>
+        <v>46150</v>
       </c>
       <c r="B38" t="s">
-        <v>481</v>
+        <v>618</v>
       </c>
       <c r="C38" t="s">
-        <v>482</v>
+        <v>619</v>
       </c>
       <c r="D38" t="s">
-        <v>483</v>
+        <v>620</v>
       </c>
       <c r="E38" t="s">
-        <v>484</v>
+        <v>621</v>
       </c>
       <c r="F38" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="G38" t="s">
-        <v>485</v>
+        <v>213</v>
       </c>
       <c r="H38" t="s">
-        <v>486</v>
+        <v>622</v>
       </c>
       <c r="I38" t="s">
-        <v>48</v>
+        <v>623</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="1">
-        <v>46125</v>
+        <v>46149</v>
       </c>
       <c r="B39" t="s">
-        <v>467</v>
+        <v>609</v>
       </c>
       <c r="C39" t="s">
-        <v>468</v>
+        <v>610</v>
       </c>
       <c r="D39" t="s">
-        <v>469</v>
+        <v>611</v>
       </c>
       <c r="E39" t="s">
-        <v>470</v>
+        <v>612</v>
       </c>
       <c r="F39" t="s">
-        <v>471</v>
+        <v>615</v>
       </c>
       <c r="G39" t="s">
-        <v>213</v>
+        <v>131</v>
       </c>
       <c r="H39" t="s">
-        <v>472</v>
+        <v>616</v>
       </c>
       <c r="I39" t="s">
-        <v>473</v>
+        <v>617</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="1">
-        <v>46124</v>
+        <v>46148</v>
       </c>
       <c r="B40" t="s">
-        <v>25</v>
+        <v>609</v>
       </c>
       <c r="C40" t="s">
-        <v>462</v>
+        <v>610</v>
       </c>
       <c r="D40" t="s">
-        <v>463</v>
+        <v>611</v>
       </c>
       <c r="E40" t="s">
-        <v>464</v>
+        <v>612</v>
       </c>
       <c r="F40" t="s">
-        <v>375</v>
+        <v>60</v>
       </c>
       <c r="G40" t="s">
-        <v>465</v>
+        <v>613</v>
       </c>
       <c r="H40" t="s">
-        <v>104</v>
+        <v>614</v>
       </c>
       <c r="I40" t="s">
-        <v>466</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="1">
-        <v>46122</v>
+        <v>46147</v>
       </c>
       <c r="B41" t="s">
-        <v>455</v>
+        <v>603</v>
       </c>
       <c r="C41" t="s">
-        <v>451</v>
+        <v>604</v>
       </c>
       <c r="D41" t="s">
-        <v>456</v>
+        <v>605</v>
       </c>
       <c r="E41" t="s">
-        <v>457</v>
+        <v>606</v>
       </c>
       <c r="F41" t="s">
-        <v>458</v>
+        <v>60</v>
       </c>
       <c r="G41" t="s">
-        <v>459</v>
+        <v>607</v>
       </c>
       <c r="H41" t="s">
-        <v>460</v>
+        <v>608</v>
       </c>
       <c r="I41" t="s">
-        <v>461</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="1">
-        <v>46120</v>
+        <v>46146</v>
       </c>
       <c r="B42" t="s">
-        <v>444</v>
+        <v>590</v>
       </c>
       <c r="C42" t="s">
-        <v>445</v>
+        <v>591</v>
       </c>
       <c r="D42" t="s">
-        <v>446</v>
+        <v>592</v>
       </c>
       <c r="E42" t="s">
-        <v>447</v>
+        <v>593</v>
       </c>
       <c r="F42" t="s">
-        <v>29</v>
+        <v>594</v>
       </c>
       <c r="G42" t="s">
-        <v>376</v>
+        <v>595</v>
       </c>
       <c r="H42" t="s">
-        <v>448</v>
+        <v>257</v>
       </c>
       <c r="I42" t="s">
-        <v>449</v>
+        <v>596</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="1">
-        <v>46120</v>
+        <v>46146</v>
       </c>
       <c r="B43" t="s">
-        <v>450</v>
+        <v>597</v>
       </c>
       <c r="C43" t="s">
-        <v>451</v>
+        <v>598</v>
       </c>
       <c r="D43" t="s">
-        <v>452</v>
+        <v>599</v>
       </c>
       <c r="E43" t="s">
-        <v>453</v>
+        <v>600</v>
       </c>
       <c r="F43" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="G43" t="s">
-        <v>131</v>
+        <v>601</v>
       </c>
       <c r="H43" t="s">
-        <v>454</v>
+        <v>214</v>
       </c>
       <c r="I43" t="s">
-        <v>48</v>
+        <v>602</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="1">
-        <v>46119</v>
+        <v>46144</v>
       </c>
       <c r="B44" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="C44" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="D44" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="E44" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="F44" t="s">
-        <v>433</v>
+        <v>60</v>
       </c>
       <c r="G44" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="H44" t="s">
-        <v>104</v>
+        <v>576</v>
       </c>
       <c r="I44" t="s">
-        <v>48</v>
+        <v>577</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="1">
-        <v>46119</v>
+        <v>46144</v>
       </c>
       <c r="B45" t="s">
-        <v>259</v>
+        <v>366</v>
       </c>
       <c r="C45" t="s">
-        <v>260</v>
+        <v>578</v>
       </c>
       <c r="D45" t="s">
-        <v>261</v>
+        <v>579</v>
       </c>
       <c r="E45" t="s">
-        <v>262</v>
+        <v>580</v>
       </c>
       <c r="F45" t="s">
-        <v>434</v>
+        <v>60</v>
       </c>
       <c r="G45" t="s">
-        <v>435</v>
+        <v>581</v>
       </c>
       <c r="H45" t="s">
-        <v>436</v>
+        <v>582</v>
       </c>
       <c r="I45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="1">
-        <v>46119</v>
+        <v>46144</v>
       </c>
       <c r="B46" t="s">
-        <v>437</v>
+        <v>583</v>
       </c>
       <c r="C46" t="s">
-        <v>438</v>
+        <v>584</v>
       </c>
       <c r="D46" t="s">
-        <v>439</v>
+        <v>585</v>
       </c>
       <c r="E46" t="s">
-        <v>440</v>
+        <v>586</v>
       </c>
       <c r="F46" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="G46" t="s">
-        <v>441</v>
+        <v>587</v>
       </c>
       <c r="H46" t="s">
-        <v>442</v>
+        <v>588</v>
       </c>
       <c r="I46" t="s">
-        <v>443</v>
+        <v>589</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="1">
-        <v>46118</v>
+        <v>46143</v>
       </c>
       <c r="B47" t="s">
-        <v>425</v>
+        <v>569</v>
       </c>
       <c r="C47" t="s">
-        <v>426</v>
+        <v>570</v>
       </c>
       <c r="D47" t="s">
-        <v>427</v>
+        <v>571</v>
       </c>
       <c r="E47" t="s">
-        <v>428</v>
+        <v>572</v>
       </c>
       <c r="F47" t="s">
-        <v>429</v>
+        <v>573</v>
       </c>
       <c r="G47" t="s">
-        <v>430</v>
+        <v>574</v>
       </c>
       <c r="H47" t="s">
-        <v>431</v>
+        <v>575</v>
       </c>
       <c r="I47" t="s">
-        <v>432</v>
+        <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="1">
-        <v>46114</v>
+        <v>46142</v>
       </c>
       <c r="B48" t="s">
-        <v>418</v>
+        <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>179</v>
+        <v>564</v>
       </c>
       <c r="D48" t="s">
-        <v>419</v>
+        <v>565</v>
       </c>
       <c r="E48" t="s">
-        <v>420</v>
+        <v>566</v>
       </c>
       <c r="F48" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="G48" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="H48" t="s">
-        <v>421</v>
+        <v>567</v>
       </c>
       <c r="I48" t="s">
-        <v>422</v>
+        <v>568</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="1">
-        <v>46114</v>
+        <v>46141</v>
       </c>
       <c r="B49" t="s">
-        <v>418</v>
+        <v>557</v>
       </c>
       <c r="C49" t="s">
-        <v>179</v>
+        <v>558</v>
       </c>
       <c r="D49" t="s">
-        <v>419</v>
+        <v>559</v>
       </c>
       <c r="E49" t="s">
-        <v>420</v>
+        <v>560</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>561</v>
       </c>
       <c r="G49" t="s">
-        <v>30</v>
+        <v>562</v>
       </c>
       <c r="H49" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="I49" t="s">
-        <v>114</v>
+        <v>563</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="1">
-        <v>46114</v>
+        <v>46140</v>
       </c>
       <c r="B50" t="s">
-        <v>418</v>
+        <v>550</v>
       </c>
       <c r="C50" t="s">
-        <v>179</v>
+        <v>551</v>
       </c>
       <c r="D50" t="s">
-        <v>419</v>
+        <v>552</v>
       </c>
       <c r="E50" t="s">
-        <v>420</v>
+        <v>553</v>
       </c>
       <c r="F50" t="s">
-        <v>30</v>
+        <v>554</v>
       </c>
       <c r="G50" t="s">
-        <v>30</v>
+        <v>555</v>
       </c>
       <c r="H50" t="s">
-        <v>423</v>
+        <v>556</v>
       </c>
       <c r="I50" t="s">
-        <v>424</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="1">
-        <v>46111</v>
+        <v>46137</v>
       </c>
       <c r="B51" t="s">
-        <v>410</v>
+        <v>513</v>
       </c>
       <c r="C51" t="s">
-        <v>411</v>
+        <v>514</v>
       </c>
       <c r="D51" t="s">
-        <v>412</v>
+        <v>515</v>
       </c>
       <c r="E51" t="s">
-        <v>413</v>
+        <v>516</v>
       </c>
       <c r="F51" t="s">
-        <v>414</v>
+        <v>113</v>
       </c>
       <c r="G51" t="s">
-        <v>415</v>
+        <v>517</v>
       </c>
       <c r="H51" t="s">
-        <v>416</v>
+        <v>518</v>
       </c>
       <c r="I51" t="s">
-        <v>417</v>
+        <v>519</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="1">
-        <v>46106</v>
+        <v>46137</v>
       </c>
       <c r="B52" t="s">
-        <v>397</v>
+        <v>513</v>
       </c>
       <c r="C52" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
       <c r="D52" t="s">
-        <v>399</v>
+        <v>520</v>
       </c>
       <c r="E52" t="s">
-        <v>400</v>
+        <v>516</v>
       </c>
       <c r="F52" t="s">
-        <v>53</v>
+        <v>521</v>
       </c>
       <c r="G52" t="s">
-        <v>401</v>
+        <v>517</v>
       </c>
       <c r="H52" t="s">
-        <v>402</v>
+        <v>518</v>
       </c>
       <c r="I52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="1">
-        <v>46106</v>
+        <v>46137</v>
       </c>
       <c r="B53" t="s">
-        <v>403</v>
+        <v>522</v>
       </c>
       <c r="C53" t="s">
-        <v>404</v>
+        <v>523</v>
       </c>
       <c r="D53" t="s">
-        <v>405</v>
+        <v>524</v>
       </c>
       <c r="E53" t="s">
-        <v>406</v>
+        <v>525</v>
       </c>
       <c r="F53" t="s">
-        <v>407</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>408</v>
+        <v>526</v>
       </c>
       <c r="H53" t="s">
-        <v>409</v>
+        <v>527</v>
       </c>
       <c r="I53" t="s">
-        <v>48</v>
+        <v>528</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
-        <v>46104</v>
+        <v>46137</v>
       </c>
       <c r="B54" t="s">
-        <v>390</v>
+        <v>529</v>
       </c>
       <c r="C54" t="s">
-        <v>391</v>
+        <v>530</v>
       </c>
       <c r="D54" t="s">
-        <v>392</v>
+        <v>531</v>
       </c>
       <c r="E54" t="s">
-        <v>393</v>
+        <v>532</v>
       </c>
       <c r="F54" t="s">
-        <v>394</v>
+        <v>328</v>
       </c>
       <c r="G54" t="s">
-        <v>376</v>
+        <v>533</v>
       </c>
       <c r="H54" t="s">
-        <v>395</v>
+        <v>534</v>
       </c>
       <c r="I54" t="s">
-        <v>396</v>
+        <v>535</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="1">
-        <v>46102</v>
+        <v>46137</v>
       </c>
       <c r="B55" t="s">
-        <v>384</v>
+        <v>536</v>
       </c>
       <c r="C55" t="s">
-        <v>385</v>
+        <v>537</v>
       </c>
       <c r="D55" t="s">
-        <v>386</v>
+        <v>538</v>
       </c>
       <c r="E55" t="s">
-        <v>387</v>
+        <v>539</v>
       </c>
       <c r="F55" t="s">
-        <v>388</v>
+        <v>53</v>
       </c>
       <c r="G55" t="s">
-        <v>301</v>
+        <v>540</v>
       </c>
       <c r="H55" t="s">
-        <v>245</v>
+        <v>541</v>
       </c>
       <c r="I55" t="s">
-        <v>389</v>
+        <v>542</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="1">
-        <v>46101</v>
+        <v>46137</v>
       </c>
       <c r="B56" t="s">
-        <v>366</v>
+        <v>543</v>
       </c>
       <c r="C56" t="s">
-        <v>367</v>
+        <v>544</v>
       </c>
       <c r="D56" t="s">
-        <v>368</v>
+        <v>545</v>
       </c>
       <c r="E56" t="s">
-        <v>369</v>
+        <v>546</v>
       </c>
       <c r="F56" t="s">
-        <v>113</v>
+        <v>547</v>
       </c>
       <c r="G56" t="s">
-        <v>22</v>
+        <v>401</v>
       </c>
       <c r="H56" t="s">
-        <v>370</v>
+        <v>548</v>
       </c>
       <c r="I56" t="s">
-        <v>371</v>
+        <v>549</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="1">
-        <v>46101</v>
+        <v>46134</v>
       </c>
       <c r="B57" t="s">
-        <v>133</v>
+        <v>487</v>
       </c>
       <c r="C57" t="s">
-        <v>372</v>
+        <v>488</v>
       </c>
       <c r="D57" t="s">
-        <v>373</v>
+        <v>489</v>
       </c>
       <c r="E57" t="s">
-        <v>374</v>
+        <v>490</v>
       </c>
       <c r="F57" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
       <c r="G57" t="s">
-        <v>376</v>
+        <v>131</v>
       </c>
       <c r="H57" t="s">
-        <v>377</v>
+        <v>492</v>
       </c>
       <c r="I57" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="1">
-        <v>46101</v>
+        <v>46134</v>
       </c>
       <c r="B58" t="s">
-        <v>378</v>
+        <v>493</v>
       </c>
       <c r="C58" t="s">
-        <v>379</v>
+        <v>494</v>
       </c>
       <c r="D58" t="s">
-        <v>380</v>
+        <v>495</v>
       </c>
       <c r="E58" t="s">
-        <v>381</v>
+        <v>291</v>
       </c>
       <c r="F58" t="s">
-        <v>60</v>
+        <v>496</v>
       </c>
       <c r="G58" t="s">
-        <v>382</v>
+        <v>497</v>
       </c>
       <c r="H58" t="s">
-        <v>383</v>
+        <v>498</v>
       </c>
       <c r="I58" t="s">
-        <v>48</v>
+        <v>499</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="1">
-        <v>46098</v>
+        <v>46134</v>
       </c>
       <c r="B59" t="s">
-        <v>350</v>
+        <v>467</v>
       </c>
       <c r="C59" t="s">
-        <v>351</v>
+        <v>500</v>
       </c>
       <c r="D59" t="s">
-        <v>352</v>
+        <v>501</v>
       </c>
       <c r="E59" t="s">
-        <v>353</v>
+        <v>502</v>
       </c>
       <c r="F59" t="s">
-        <v>354</v>
+        <v>503</v>
       </c>
       <c r="G59" t="s">
-        <v>355</v>
+        <v>504</v>
       </c>
       <c r="H59" t="s">
-        <v>356</v>
+        <v>505</v>
       </c>
       <c r="I59" t="s">
-        <v>357</v>
+        <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="1">
-        <v>46098</v>
+        <v>46134</v>
       </c>
       <c r="B60" t="s">
-        <v>358</v>
+        <v>506</v>
       </c>
       <c r="C60" t="s">
-        <v>359</v>
+        <v>507</v>
       </c>
       <c r="D60" t="s">
-        <v>360</v>
+        <v>508</v>
       </c>
       <c r="E60" t="s">
-        <v>361</v>
+        <v>509</v>
       </c>
       <c r="F60" t="s">
-        <v>362</v>
+        <v>510</v>
       </c>
       <c r="G60" t="s">
-        <v>363</v>
+        <v>511</v>
       </c>
       <c r="H60" t="s">
-        <v>364</v>
+        <v>512</v>
       </c>
       <c r="I60" t="s">
-        <v>365</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="1">
-        <v>46097</v>
+        <v>46131</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>474</v>
       </c>
       <c r="C61" t="s">
-        <v>344</v>
+        <v>475</v>
       </c>
       <c r="D61" t="s">
-        <v>345</v>
+        <v>476</v>
       </c>
       <c r="E61" t="s">
-        <v>346</v>
+        <v>477</v>
       </c>
       <c r="F61" t="s">
-        <v>347</v>
+        <v>113</v>
       </c>
       <c r="G61" t="s">
-        <v>348</v>
+        <v>478</v>
       </c>
       <c r="H61" t="s">
-        <v>349</v>
+        <v>479</v>
       </c>
       <c r="I61" t="s">
-        <v>48</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="1">
-        <v>46096</v>
+        <v>46131</v>
       </c>
       <c r="B62" t="s">
-        <v>337</v>
+        <v>481</v>
       </c>
       <c r="C62" t="s">
-        <v>338</v>
+        <v>482</v>
       </c>
       <c r="D62" t="s">
-        <v>339</v>
+        <v>483</v>
       </c>
       <c r="E62" t="s">
-        <v>340</v>
+        <v>484</v>
       </c>
       <c r="F62" t="s">
-        <v>341</v>
+        <v>113</v>
       </c>
       <c r="G62" t="s">
-        <v>342</v>
+        <v>485</v>
       </c>
       <c r="H62" t="s">
-        <v>343</v>
+        <v>486</v>
       </c>
       <c r="I62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="1">
-        <v>46095</v>
+        <v>46125</v>
       </c>
       <c r="B63" t="s">
-        <v>331</v>
+        <v>467</v>
       </c>
       <c r="C63" t="s">
-        <v>332</v>
+        <v>468</v>
       </c>
       <c r="D63" t="s">
-        <v>333</v>
+        <v>469</v>
       </c>
       <c r="E63" t="s">
-        <v>334</v>
+        <v>470</v>
       </c>
       <c r="F63" t="s">
-        <v>335</v>
+        <v>471</v>
       </c>
       <c r="G63" t="s">
-        <v>131</v>
+        <v>213</v>
       </c>
       <c r="H63" t="s">
-        <v>336</v>
+        <v>472</v>
       </c>
       <c r="I63" t="s">
-        <v>48</v>
+        <v>473</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="1">
-        <v>46094</v>
+        <v>46124</v>
       </c>
       <c r="B64" t="s">
-        <v>312</v>
+        <v>25</v>
       </c>
       <c r="C64" t="s">
-        <v>313</v>
+        <v>462</v>
       </c>
       <c r="D64" t="s">
-        <v>314</v>
+        <v>463</v>
       </c>
       <c r="E64" t="s">
-        <v>315</v>
+        <v>464</v>
       </c>
       <c r="F64" t="s">
-        <v>60</v>
+        <v>375</v>
       </c>
       <c r="G64" t="s">
-        <v>22</v>
+        <v>465</v>
       </c>
       <c r="H64" t="s">
-        <v>316</v>
+        <v>104</v>
       </c>
       <c r="I64" t="s">
-        <v>317</v>
+        <v>466</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="1">
-        <v>46094</v>
+        <v>46122</v>
       </c>
       <c r="B65" t="s">
-        <v>318</v>
+        <v>455</v>
       </c>
       <c r="C65" t="s">
-        <v>319</v>
+        <v>451</v>
       </c>
       <c r="D65" t="s">
-        <v>320</v>
+        <v>456</v>
       </c>
       <c r="E65" t="s">
-        <v>321</v>
+        <v>457</v>
       </c>
       <c r="F65" t="s">
-        <v>113</v>
+        <v>458</v>
       </c>
       <c r="G65" t="s">
-        <v>322</v>
+        <v>459</v>
       </c>
       <c r="H65" t="s">
-        <v>323</v>
+        <v>460</v>
       </c>
       <c r="I65" t="s">
-        <v>48</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="1">
-        <v>46094</v>
+        <v>46120</v>
       </c>
       <c r="B66" t="s">
-        <v>324</v>
+        <v>444</v>
       </c>
       <c r="C66" t="s">
-        <v>325</v>
+        <v>445</v>
       </c>
       <c r="D66" t="s">
-        <v>326</v>
+        <v>446</v>
       </c>
       <c r="E66" t="s">
-        <v>327</v>
+        <v>447</v>
       </c>
       <c r="F66" t="s">
-        <v>328</v>
+        <v>29</v>
       </c>
       <c r="G66" t="s">
-        <v>22</v>
+        <v>376</v>
       </c>
       <c r="H66" t="s">
-        <v>329</v>
+        <v>448</v>
       </c>
       <c r="I66" t="s">
-        <v>330</v>
+        <v>449</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="1">
-        <v>46093</v>
+        <v>46120</v>
       </c>
       <c r="B67" t="s">
-        <v>304</v>
+        <v>450</v>
       </c>
       <c r="C67" t="s">
-        <v>305</v>
+        <v>451</v>
       </c>
       <c r="D67" t="s">
-        <v>306</v>
+        <v>452</v>
       </c>
       <c r="E67" t="s">
-        <v>307</v>
+        <v>453</v>
       </c>
       <c r="F67" t="s">
-        <v>308</v>
+        <v>60</v>
       </c>
       <c r="G67" t="s">
-        <v>309</v>
+        <v>131</v>
       </c>
       <c r="H67" t="s">
-        <v>310</v>
+        <v>454</v>
       </c>
       <c r="I67" t="s">
-        <v>311</v>
+        <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="1">
-        <v>46090</v>
+        <v>46119</v>
       </c>
       <c r="B68" t="s">
-        <v>288</v>
+        <v>410</v>
       </c>
       <c r="C68" t="s">
-        <v>289</v>
+        <v>411</v>
       </c>
       <c r="D68" t="s">
-        <v>290</v>
+        <v>412</v>
       </c>
       <c r="E68" t="s">
-        <v>291</v>
+        <v>413</v>
       </c>
       <c r="F68" t="s">
-        <v>292</v>
+        <v>433</v>
       </c>
       <c r="G68" t="s">
-        <v>293</v>
+        <v>415</v>
       </c>
       <c r="H68" t="s">
-        <v>294</v>
+        <v>104</v>
       </c>
       <c r="I68" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="1">
-        <v>46090</v>
+        <v>46119</v>
       </c>
       <c r="B69" t="s">
-        <v>296</v>
+        <v>259</v>
       </c>
       <c r="C69" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
       <c r="D69" t="s">
-        <v>298</v>
+        <v>261</v>
       </c>
       <c r="E69" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="F69" t="s">
-        <v>300</v>
+        <v>434</v>
       </c>
       <c r="G69" t="s">
-        <v>301</v>
+        <v>435</v>
       </c>
       <c r="H69" t="s">
-        <v>302</v>
+        <v>436</v>
       </c>
       <c r="I69" t="s">
-        <v>303</v>
+        <v>48</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="1">
-        <v>46089</v>
+        <v>46119</v>
       </c>
       <c r="B70" t="s">
-        <v>275</v>
+        <v>437</v>
       </c>
       <c r="C70" t="s">
-        <v>276</v>
+        <v>438</v>
       </c>
       <c r="D70" t="s">
-        <v>277</v>
+        <v>439</v>
       </c>
       <c r="E70" t="s">
-        <v>278</v>
+        <v>440</v>
       </c>
       <c r="F70" t="s">
-        <v>279</v>
+        <v>60</v>
       </c>
       <c r="G70" t="s">
-        <v>245</v>
+        <v>441</v>
       </c>
       <c r="H70" t="s">
-        <v>245</v>
+        <v>442</v>
       </c>
       <c r="I70" t="s">
-        <v>280</v>
+        <v>443</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="1">
-        <v>46089</v>
+        <v>46118</v>
       </c>
       <c r="B71" t="s">
-        <v>281</v>
+        <v>425</v>
       </c>
       <c r="C71" t="s">
-        <v>282</v>
+        <v>426</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>427</v>
       </c>
       <c r="E71" t="s">
-        <v>284</v>
+        <v>428</v>
       </c>
       <c r="F71" t="s">
-        <v>285</v>
+        <v>429</v>
       </c>
       <c r="G71" t="s">
-        <v>286</v>
+        <v>430</v>
       </c>
       <c r="H71" t="s">
-        <v>287</v>
+        <v>431</v>
       </c>
       <c r="I71" t="s">
-        <v>48</v>
+        <v>432</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="1">
-        <v>46088</v>
+        <v>46114</v>
       </c>
       <c r="B72" t="s">
-        <v>267</v>
+        <v>418</v>
       </c>
       <c r="C72" t="s">
-        <v>268</v>
+        <v>179</v>
       </c>
       <c r="D72" t="s">
-        <v>269</v>
+        <v>419</v>
       </c>
       <c r="E72" t="s">
-        <v>270</v>
+        <v>420</v>
       </c>
       <c r="F72" t="s">
-        <v>271</v>
+        <v>30</v>
       </c>
       <c r="G72" t="s">
-        <v>272</v>
+        <v>30</v>
       </c>
       <c r="H72" t="s">
-        <v>273</v>
+        <v>421</v>
       </c>
       <c r="I72" t="s">
-        <v>274</v>
+        <v>422</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="1">
-        <v>46087</v>
+        <v>46114</v>
       </c>
       <c r="B73" t="s">
-        <v>170</v>
+        <v>418</v>
       </c>
       <c r="C73" t="s">
-        <v>253</v>
+        <v>179</v>
       </c>
       <c r="D73" t="s">
-        <v>254</v>
+        <v>419</v>
       </c>
       <c r="E73" t="s">
-        <v>255</v>
+        <v>420</v>
       </c>
       <c r="F73" t="s">
-        <v>113</v>
+        <v>30</v>
       </c>
       <c r="G73" t="s">
-        <v>256</v>
+        <v>30</v>
       </c>
       <c r="H73" t="s">
-        <v>257</v>
+        <v>423</v>
       </c>
       <c r="I73" t="s">
-        <v>258</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="1">
-        <v>46087</v>
+        <v>46114</v>
       </c>
       <c r="B74" t="s">
-        <v>259</v>
+        <v>418</v>
       </c>
       <c r="C74" t="s">
-        <v>260</v>
+        <v>179</v>
       </c>
       <c r="D74" t="s">
-        <v>261</v>
+        <v>419</v>
       </c>
       <c r="E74" t="s">
-        <v>262</v>
+        <v>420</v>
       </c>
       <c r="F74" t="s">
-        <v>263</v>
+        <v>30</v>
       </c>
       <c r="G74" t="s">
-        <v>264</v>
+        <v>30</v>
       </c>
       <c r="H74" t="s">
-        <v>265</v>
+        <v>423</v>
       </c>
       <c r="I74" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="1">
-        <v>46087</v>
+        <v>46111</v>
       </c>
       <c r="B75" t="s">
-        <v>202</v>
+        <v>410</v>
       </c>
       <c r="C75" t="s">
-        <v>203</v>
+        <v>411</v>
       </c>
       <c r="D75" t="s">
-        <v>204</v>
+        <v>412</v>
       </c>
       <c r="E75" t="s">
-        <v>205</v>
+        <v>413</v>
       </c>
       <c r="F75" t="s">
-        <v>60</v>
+        <v>414</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>415</v>
       </c>
       <c r="H75" t="s">
-        <v>266</v>
+        <v>416</v>
       </c>
       <c r="I75" t="s">
-        <v>48</v>
+        <v>417</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="1">
-        <v>46086</v>
+        <v>46106</v>
       </c>
       <c r="B76" t="s">
-        <v>246</v>
+        <v>397</v>
       </c>
       <c r="C76" t="s">
-        <v>247</v>
+        <v>398</v>
       </c>
       <c r="D76" t="s">
-        <v>248</v>
+        <v>399</v>
       </c>
       <c r="E76" t="s">
-        <v>249</v>
+        <v>400</v>
       </c>
       <c r="F76" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
       <c r="G76" t="s">
-        <v>251</v>
+        <v>401</v>
       </c>
       <c r="H76" t="s">
-        <v>252</v>
+        <v>402</v>
       </c>
       <c r="I76" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="1">
-        <v>46085</v>
+        <v>46106</v>
       </c>
       <c r="B77" t="s">
-        <v>236</v>
+        <v>403</v>
       </c>
       <c r="C77" t="s">
-        <v>237</v>
+        <v>404</v>
       </c>
       <c r="D77" t="s">
-        <v>238</v>
+        <v>405</v>
       </c>
       <c r="E77" t="s">
-        <v>239</v>
+        <v>406</v>
       </c>
       <c r="F77" t="s">
-        <v>21</v>
+        <v>407</v>
       </c>
       <c r="G77" t="s">
-        <v>240</v>
+        <v>408</v>
       </c>
       <c r="H77" t="s">
-        <v>241</v>
+        <v>409</v>
       </c>
       <c r="I77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="1">
-        <v>46085</v>
+        <v>46104</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>390</v>
       </c>
       <c r="C78" t="s">
-        <v>203</v>
+        <v>391</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
+        <v>392</v>
       </c>
       <c r="E78" t="s">
-        <v>243</v>
+        <v>393</v>
       </c>
       <c r="F78" t="s">
-        <v>244</v>
+        <v>394</v>
       </c>
       <c r="G78" t="s">
-        <v>22</v>
+        <v>376</v>
       </c>
       <c r="H78" t="s">
-        <v>245</v>
+        <v>395</v>
       </c>
       <c r="I78" t="s">
-        <v>48</v>
+        <v>396</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="1">
-        <v>46084</v>
+        <v>46102</v>
       </c>
       <c r="B79" t="s">
-        <v>222</v>
+        <v>384</v>
       </c>
       <c r="C79" t="s">
-        <v>223</v>
+        <v>385</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>386</v>
       </c>
       <c r="E79" t="s">
-        <v>225</v>
+        <v>387</v>
       </c>
       <c r="F79" t="s">
-        <v>60</v>
+        <v>388</v>
       </c>
       <c r="G79" t="s">
-        <v>226</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="I79" t="s">
-        <v>228</v>
+        <v>389</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="1">
-        <v>46084</v>
+        <v>46101</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>366</v>
       </c>
       <c r="C80" t="s">
-        <v>230</v>
+        <v>367</v>
       </c>
       <c r="D80" t="s">
-        <v>231</v>
+        <v>368</v>
       </c>
       <c r="E80" t="s">
-        <v>232</v>
+        <v>369</v>
       </c>
       <c r="F80" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="G80" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="H80" t="s">
-        <v>234</v>
+        <v>370</v>
       </c>
       <c r="I80" t="s">
-        <v>235</v>
+        <v>371</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="1">
-        <v>46083</v>
+        <v>46101</v>
       </c>
       <c r="B81" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="C81" t="s">
-        <v>78</v>
+        <v>372</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>373</v>
       </c>
       <c r="E81" t="s">
-        <v>218</v>
+        <v>374</v>
       </c>
       <c r="F81" t="s">
-        <v>219</v>
+        <v>375</v>
       </c>
       <c r="G81" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
       <c r="H81" t="s">
-        <v>39</v>
+        <v>377</v>
       </c>
       <c r="I81" t="s">
-        <v>221</v>
+        <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="1">
-        <v>46082</v>
+        <v>46101</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>378</v>
       </c>
       <c r="C82" t="s">
-        <v>210</v>
+        <v>379</v>
       </c>
       <c r="D82" t="s">
-        <v>211</v>
+        <v>380</v>
       </c>
       <c r="E82" t="s">
-        <v>212</v>
+        <v>381</v>
       </c>
       <c r="F82" t="s">
         <v>60</v>
       </c>
       <c r="G82" t="s">
-        <v>213</v>
+        <v>382</v>
       </c>
       <c r="H82" t="s">
-        <v>214</v>
+        <v>383</v>
       </c>
       <c r="I82" t="s">
-        <v>215</v>
+        <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" s="1">
-        <v>46081</v>
+        <v>46098</v>
       </c>
       <c r="B83" t="s">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>351</v>
       </c>
       <c r="D83" t="s">
-        <v>181</v>
+        <v>352</v>
       </c>
       <c r="E83" t="s">
-        <v>182</v>
+        <v>353</v>
       </c>
       <c r="F83" t="s">
-        <v>103</v>
+        <v>354</v>
       </c>
       <c r="G83" t="s">
-        <v>183</v>
+        <v>355</v>
       </c>
       <c r="H83" t="s">
-        <v>184</v>
+        <v>356</v>
       </c>
       <c r="I83" t="s">
-        <v>185</v>
+        <v>357</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A84" s="1">
-        <v>46081</v>
+        <v>46098</v>
       </c>
       <c r="B84" t="s">
-        <v>186</v>
+        <v>358</v>
       </c>
       <c r="C84" t="s">
-        <v>187</v>
+        <v>359</v>
       </c>
       <c r="D84" t="s">
-        <v>188</v>
+        <v>360</v>
       </c>
       <c r="E84" t="s">
-        <v>189</v>
+        <v>361</v>
       </c>
       <c r="F84" t="s">
-        <v>190</v>
+        <v>362</v>
       </c>
       <c r="G84" t="s">
-        <v>191</v>
+        <v>363</v>
       </c>
       <c r="H84" t="s">
-        <v>192</v>
+        <v>364</v>
       </c>
       <c r="I84" t="s">
-        <v>193</v>
+        <v>365</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" s="1">
-        <v>46081</v>
+        <v>46097</v>
       </c>
       <c r="B85" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="C85" t="s">
-        <v>195</v>
+        <v>344</v>
       </c>
       <c r="D85" t="s">
-        <v>196</v>
+        <v>345</v>
       </c>
       <c r="E85" t="s">
-        <v>197</v>
+        <v>346</v>
       </c>
       <c r="F85" t="s">
-        <v>198</v>
+        <v>347</v>
       </c>
       <c r="G85" t="s">
-        <v>199</v>
+        <v>348</v>
       </c>
       <c r="H85" t="s">
-        <v>200</v>
+        <v>349</v>
       </c>
       <c r="I85" t="s">
-        <v>201</v>
+        <v>48</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" s="1">
-        <v>46081</v>
+        <v>46096</v>
       </c>
       <c r="B86" t="s">
-        <v>202</v>
+        <v>337</v>
       </c>
       <c r="C86" t="s">
-        <v>203</v>
+        <v>338</v>
       </c>
       <c r="D86" t="s">
-        <v>204</v>
+        <v>339</v>
       </c>
       <c r="E86" t="s">
-        <v>205</v>
+        <v>340</v>
       </c>
       <c r="F86" t="s">
-        <v>206</v>
+        <v>341</v>
       </c>
       <c r="G86" t="s">
-        <v>207</v>
+        <v>342</v>
       </c>
       <c r="H86" t="s">
-        <v>208</v>
+        <v>343</v>
       </c>
       <c r="I86" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A87" s="1">
-        <v>46079</v>
+        <v>46095</v>
       </c>
       <c r="B87" t="s">
-        <v>126</v>
+        <v>331</v>
       </c>
       <c r="C87" t="s">
-        <v>127</v>
+        <v>332</v>
       </c>
       <c r="D87" t="s">
-        <v>128</v>
+        <v>333</v>
       </c>
       <c r="E87" t="s">
-        <v>177</v>
+        <v>334</v>
       </c>
       <c r="F87" t="s">
-        <v>130</v>
+        <v>335</v>
       </c>
       <c r="G87" t="s">
         <v>131</v>
       </c>
       <c r="H87" t="s">
-        <v>132</v>
+        <v>336</v>
       </c>
       <c r="I87" t="s">
-        <v>178</v>
+        <v>48</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" s="1">
-        <v>46078</v>
+        <v>46094</v>
       </c>
       <c r="B88" t="s">
-        <v>170</v>
+        <v>312</v>
       </c>
       <c r="C88" t="s">
-        <v>171</v>
+        <v>313</v>
       </c>
       <c r="D88" t="s">
-        <v>172</v>
+        <v>314</v>
       </c>
       <c r="E88" t="s">
-        <v>173</v>
+        <v>315</v>
       </c>
       <c r="F88" t="s">
         <v>60</v>
       </c>
       <c r="G88" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="H88" t="s">
-        <v>175</v>
+        <v>316</v>
       </c>
       <c r="I88" t="s">
-        <v>176</v>
+        <v>317</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" s="1">
-        <v>46077</v>
+        <v>46094</v>
       </c>
       <c r="B89" t="s">
-        <v>162</v>
+        <v>318</v>
       </c>
       <c r="C89" t="s">
-        <v>163</v>
+        <v>319</v>
       </c>
       <c r="D89" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="E89" t="s">
-        <v>165</v>
+        <v>321</v>
       </c>
       <c r="F89" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="G89" t="s">
-        <v>167</v>
+        <v>322</v>
       </c>
       <c r="H89" t="s">
-        <v>168</v>
+        <v>323</v>
       </c>
       <c r="I89" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" s="1">
-        <v>46074</v>
+        <v>46094</v>
       </c>
       <c r="B90" t="s">
-        <v>154</v>
+        <v>324</v>
       </c>
       <c r="C90" t="s">
-        <v>155</v>
+        <v>325</v>
       </c>
       <c r="D90" t="s">
-        <v>156</v>
+        <v>326</v>
       </c>
       <c r="E90" t="s">
-        <v>157</v>
+        <v>327</v>
       </c>
       <c r="F90" t="s">
-        <v>158</v>
+        <v>328</v>
       </c>
       <c r="G90" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="H90" t="s">
-        <v>160</v>
+        <v>329</v>
       </c>
       <c r="I90" t="s">
-        <v>161</v>
+        <v>330</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" s="1">
-        <v>46070</v>
+        <v>46093</v>
       </c>
       <c r="B91" t="s">
-        <v>147</v>
+        <v>304</v>
       </c>
       <c r="C91" t="s">
-        <v>148</v>
+        <v>305</v>
       </c>
       <c r="D91" t="s">
-        <v>135</v>
+        <v>306</v>
       </c>
       <c r="E91" t="s">
-        <v>149</v>
+        <v>307</v>
       </c>
       <c r="F91" t="s">
-        <v>150</v>
+        <v>308</v>
       </c>
       <c r="G91" t="s">
-        <v>151</v>
+        <v>309</v>
       </c>
       <c r="H91" t="s">
-        <v>152</v>
+        <v>310</v>
       </c>
       <c r="I91" t="s">
-        <v>153</v>
+        <v>311</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" s="1">
-        <v>46068</v>
+        <v>46090</v>
       </c>
       <c r="B92" t="s">
-        <v>141</v>
+        <v>288</v>
       </c>
       <c r="C92" t="s">
-        <v>142</v>
+        <v>289</v>
       </c>
       <c r="D92" t="s">
-        <v>143</v>
+        <v>290</v>
       </c>
       <c r="E92" t="s">
-        <v>144</v>
+        <v>291</v>
       </c>
       <c r="F92" t="s">
-        <v>145</v>
+        <v>292</v>
       </c>
       <c r="G92" t="s">
-        <v>46</v>
+        <v>293</v>
       </c>
       <c r="H92" t="s">
-        <v>146</v>
+        <v>294</v>
       </c>
       <c r="I92" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" s="1">
-        <v>46067</v>
+        <v>46090</v>
       </c>
       <c r="B93" t="s">
-        <v>133</v>
+        <v>296</v>
       </c>
       <c r="C93" t="s">
-        <v>134</v>
+        <v>297</v>
       </c>
       <c r="D93" t="s">
-        <v>135</v>
+        <v>298</v>
       </c>
       <c r="E93" t="s">
-        <v>136</v>
+        <v>299</v>
       </c>
       <c r="F93" t="s">
-        <v>137</v>
+        <v>300</v>
       </c>
       <c r="G93" t="s">
-        <v>138</v>
+        <v>301</v>
       </c>
       <c r="H93" t="s">
-        <v>139</v>
+        <v>302</v>
       </c>
       <c r="I93" t="s">
-        <v>140</v>
+        <v>303</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" s="1">
-        <v>46066</v>
+        <v>46089</v>
       </c>
       <c r="B94" t="s">
-        <v>126</v>
+        <v>275</v>
       </c>
       <c r="C94" t="s">
-        <v>127</v>
+        <v>276</v>
       </c>
       <c r="D94" t="s">
-        <v>128</v>
+        <v>277</v>
       </c>
       <c r="E94" t="s">
-        <v>129</v>
+        <v>278</v>
       </c>
       <c r="F94" t="s">
-        <v>130</v>
+        <v>279</v>
       </c>
       <c r="G94" t="s">
-        <v>131</v>
+        <v>245</v>
       </c>
       <c r="H94" t="s">
-        <v>132</v>
+        <v>245</v>
       </c>
       <c r="I94" t="s">
-        <v>48</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" s="1">
-        <v>46062</v>
+        <v>46089</v>
       </c>
       <c r="B95" t="s">
-        <v>119</v>
+        <v>281</v>
       </c>
       <c r="C95" t="s">
-        <v>120</v>
+        <v>282</v>
       </c>
       <c r="D95" t="s">
-        <v>121</v>
+        <v>283</v>
       </c>
       <c r="E95" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="F95" t="s">
-        <v>123</v>
+        <v>285</v>
       </c>
       <c r="G95" t="s">
-        <v>30</v>
+        <v>286</v>
       </c>
       <c r="H95" t="s">
-        <v>124</v>
+        <v>287</v>
       </c>
       <c r="I95" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" s="1">
-        <v>46061</v>
+        <v>46088</v>
       </c>
       <c r="B96" t="s">
-        <v>112</v>
+        <v>267</v>
       </c>
       <c r="C96" t="s">
-        <v>107</v>
+        <v>268</v>
       </c>
       <c r="D96" t="s">
-        <v>108</v>
+        <v>269</v>
       </c>
       <c r="E96" t="s">
-        <v>115</v>
+        <v>270</v>
       </c>
       <c r="F96" t="s">
-        <v>116</v>
+        <v>271</v>
       </c>
       <c r="G96" t="s">
-        <v>117</v>
+        <v>272</v>
       </c>
       <c r="H96" t="s">
-        <v>110</v>
+        <v>273</v>
       </c>
       <c r="I96" t="s">
-        <v>118</v>
+        <v>274</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" s="1">
-        <v>46059</v>
+        <v>46087</v>
       </c>
       <c r="B97" t="s">
-        <v>106</v>
+        <v>170</v>
       </c>
       <c r="C97" t="s">
-        <v>107</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>108</v>
+        <v>254</v>
       </c>
       <c r="E97" t="s">
-        <v>109</v>
+        <v>255</v>
       </c>
       <c r="F97" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="G97" t="s">
-        <v>30</v>
+        <v>256</v>
       </c>
       <c r="H97" t="s">
-        <v>110</v>
+        <v>257</v>
       </c>
       <c r="I97" t="s">
-        <v>111</v>
+        <v>258</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" s="1">
-        <v>46059</v>
+        <v>46087</v>
       </c>
       <c r="B98" t="s">
-        <v>112</v>
+        <v>259</v>
       </c>
       <c r="C98" t="s">
-        <v>107</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>108</v>
+        <v>261</v>
       </c>
       <c r="E98" t="s">
-        <v>109</v>
+        <v>262</v>
       </c>
       <c r="F98" t="s">
-        <v>113</v>
+        <v>263</v>
       </c>
       <c r="G98" t="s">
-        <v>30</v>
+        <v>264</v>
       </c>
       <c r="H98" t="s">
-        <v>31</v>
+        <v>265</v>
       </c>
       <c r="I98" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" s="1">
-        <v>46055</v>
+        <v>46087</v>
       </c>
       <c r="B99" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="C99" t="s">
-        <v>100</v>
+        <v>203</v>
       </c>
       <c r="D99" t="s">
-        <v>101</v>
+        <v>204</v>
       </c>
       <c r="E99" t="s">
-        <v>102</v>
+        <v>205</v>
       </c>
       <c r="F99" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="G99" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H99" t="s">
-        <v>104</v>
+        <v>266</v>
       </c>
       <c r="I99" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" s="1">
-        <v>46054</v>
+        <v>46086</v>
       </c>
       <c r="B100" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="C100" t="s">
-        <v>93</v>
+        <v>247</v>
       </c>
       <c r="D100" t="s">
-        <v>94</v>
+        <v>248</v>
       </c>
       <c r="E100" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="F100" t="s">
-        <v>96</v>
+        <v>250</v>
       </c>
       <c r="G100" t="s">
-        <v>46</v>
+        <v>251</v>
       </c>
       <c r="H100" t="s">
-        <v>97</v>
+        <v>252</v>
       </c>
       <c r="I100" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" s="1">
-        <v>46053</v>
+        <v>46085</v>
       </c>
       <c r="B101" t="s">
-        <v>84</v>
+        <v>236</v>
       </c>
       <c r="C101" t="s">
-        <v>85</v>
+        <v>237</v>
       </c>
       <c r="D101" t="s">
-        <v>86</v>
+        <v>238</v>
       </c>
       <c r="E101" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="F101" t="s">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="G101" t="s">
-        <v>89</v>
+        <v>240</v>
       </c>
       <c r="H101" t="s">
-        <v>90</v>
+        <v>241</v>
       </c>
       <c r="I101" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" s="1">
-        <v>46052</v>
+        <v>46085</v>
       </c>
       <c r="B102" t="s">
-        <v>77</v>
+        <v>242</v>
       </c>
       <c r="C102" t="s">
-        <v>78</v>
+        <v>203</v>
       </c>
       <c r="D102" t="s">
-        <v>79</v>
+        <v>204</v>
       </c>
       <c r="E102" t="s">
-        <v>80</v>
+        <v>243</v>
       </c>
       <c r="F102" t="s">
-        <v>67</v>
+        <v>244</v>
       </c>
       <c r="G102" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="H102" t="s">
-        <v>82</v>
+        <v>245</v>
       </c>
       <c r="I102" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
-        <v>46051</v>
+        <v>46084</v>
       </c>
       <c r="B103" t="s">
-        <v>70</v>
+        <v>222</v>
       </c>
       <c r="C103" t="s">
-        <v>71</v>
+        <v>223</v>
       </c>
       <c r="D103" t="s">
-        <v>72</v>
+        <v>224</v>
       </c>
       <c r="E103" t="s">
-        <v>73</v>
+        <v>225</v>
       </c>
       <c r="F103" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="G103" t="s">
-        <v>75</v>
+        <v>226</v>
       </c>
       <c r="H103" t="s">
-        <v>76</v>
+        <v>227</v>
       </c>
       <c r="I103" t="s">
-        <v>48</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" s="1">
-        <v>46050</v>
+        <v>46084</v>
       </c>
       <c r="B104" t="s">
-        <v>63</v>
+        <v>229</v>
       </c>
       <c r="C104" t="s">
-        <v>64</v>
+        <v>230</v>
       </c>
       <c r="D104" t="s">
-        <v>65</v>
+        <v>231</v>
       </c>
       <c r="E104" t="s">
-        <v>66</v>
+        <v>232</v>
       </c>
       <c r="F104" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="G104" t="s">
-        <v>68</v>
+        <v>233</v>
       </c>
       <c r="H104" t="s">
-        <v>69</v>
+        <v>234</v>
       </c>
       <c r="I104" t="s">
-        <v>48</v>
+        <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A105" s="1">
-        <v>46049</v>
+        <v>46083</v>
       </c>
       <c r="B105" t="s">
-        <v>56</v>
+        <v>216</v>
       </c>
       <c r="C105" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D105" t="s">
-        <v>58</v>
+        <v>217</v>
       </c>
       <c r="E105" t="s">
-        <v>59</v>
+        <v>218</v>
       </c>
       <c r="F105" t="s">
-        <v>60</v>
+        <v>219</v>
       </c>
       <c r="G105" t="s">
-        <v>61</v>
+        <v>220</v>
       </c>
       <c r="H105" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I105" t="s">
-        <v>48</v>
+        <v>221</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A106" s="1">
-        <v>46048</v>
+        <v>46082</v>
       </c>
       <c r="B106" t="s">
-        <v>49</v>
+        <v>209</v>
       </c>
       <c r="C106" t="s">
-        <v>50</v>
+        <v>210</v>
       </c>
       <c r="D106" t="s">
-        <v>51</v>
+        <v>211</v>
       </c>
       <c r="E106" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="F106" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G106" t="s">
-        <v>54</v>
+        <v>213</v>
       </c>
       <c r="H106" t="s">
-        <v>55</v>
+        <v>214</v>
       </c>
       <c r="I106" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A107" s="1">
-        <v>46047</v>
+        <v>46081</v>
       </c>
       <c r="B107" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="D107" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="E107" t="s">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="F107" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="G107" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="H107" t="s">
-        <v>39</v>
+        <v>184</v>
       </c>
       <c r="I107" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A108" s="1">
-        <v>46047</v>
+        <v>46081</v>
       </c>
       <c r="B108" t="s">
-        <v>41</v>
+        <v>186</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>187</v>
       </c>
       <c r="D108" t="s">
-        <v>43</v>
+        <v>188</v>
       </c>
       <c r="E108" t="s">
-        <v>44</v>
+        <v>189</v>
       </c>
       <c r="F108" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="G108" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="H108" t="s">
-        <v>47</v>
+        <v>192</v>
       </c>
       <c r="I108" t="s">
-        <v>48</v>
+        <v>193</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A109" s="1">
-        <v>46046</v>
+        <v>46081</v>
       </c>
       <c r="B109" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="D109" t="s">
-        <v>27</v>
+        <v>196</v>
       </c>
       <c r="E109" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="F109" t="s">
-        <v>29</v>
+        <v>198</v>
       </c>
       <c r="G109" t="s">
-        <v>30</v>
+        <v>199</v>
       </c>
       <c r="H109" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="I109" t="s">
-        <v>32</v>
+        <v>201</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A110" s="1">
-        <v>46041</v>
+        <v>46081</v>
       </c>
       <c r="B110" t="s">
-        <v>9</v>
+        <v>202</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>204</v>
       </c>
       <c r="E110" t="s">
-        <v>12</v>
+        <v>205</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G110" t="s">
-        <v>14</v>
+        <v>207</v>
       </c>
       <c r="H110" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="I110" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A111" s="1">
+        <v>46079</v>
+      </c>
+      <c r="B111" t="s">
+        <v>126</v>
+      </c>
+      <c r="C111" t="s">
+        <v>127</v>
+      </c>
+      <c r="D111" t="s">
+        <v>128</v>
+      </c>
+      <c r="E111" t="s">
+        <v>177</v>
+      </c>
+      <c r="F111" t="s">
+        <v>130</v>
+      </c>
+      <c r="G111" t="s">
+        <v>131</v>
+      </c>
+      <c r="H111" t="s">
+        <v>132</v>
+      </c>
+      <c r="I111" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A112" s="1">
+        <v>46078</v>
+      </c>
+      <c r="B112" t="s">
+        <v>170</v>
+      </c>
+      <c r="C112" t="s">
+        <v>171</v>
+      </c>
+      <c r="D112" t="s">
+        <v>172</v>
+      </c>
+      <c r="E112" t="s">
+        <v>173</v>
+      </c>
+      <c r="F112" t="s">
+        <v>60</v>
+      </c>
+      <c r="G112" t="s">
+        <v>174</v>
+      </c>
+      <c r="H112" t="s">
+        <v>175</v>
+      </c>
+      <c r="I112" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A113" s="1">
+        <v>46077</v>
+      </c>
+      <c r="B113" t="s">
+        <v>162</v>
+      </c>
+      <c r="C113" t="s">
+        <v>163</v>
+      </c>
+      <c r="D113" t="s">
+        <v>164</v>
+      </c>
+      <c r="E113" t="s">
+        <v>165</v>
+      </c>
+      <c r="F113" t="s">
+        <v>166</v>
+      </c>
+      <c r="G113" t="s">
+        <v>167</v>
+      </c>
+      <c r="H113" t="s">
+        <v>168</v>
+      </c>
+      <c r="I113" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A114" s="1">
+        <v>46074</v>
+      </c>
+      <c r="B114" t="s">
+        <v>154</v>
+      </c>
+      <c r="C114" t="s">
+        <v>155</v>
+      </c>
+      <c r="D114" t="s">
+        <v>156</v>
+      </c>
+      <c r="E114" t="s">
+        <v>157</v>
+      </c>
+      <c r="F114" t="s">
+        <v>158</v>
+      </c>
+      <c r="G114" t="s">
+        <v>159</v>
+      </c>
+      <c r="H114" t="s">
+        <v>160</v>
+      </c>
+      <c r="I114" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A115" s="1">
+        <v>46070</v>
+      </c>
+      <c r="B115" t="s">
+        <v>147</v>
+      </c>
+      <c r="C115" t="s">
+        <v>148</v>
+      </c>
+      <c r="D115" t="s">
+        <v>135</v>
+      </c>
+      <c r="E115" t="s">
+        <v>149</v>
+      </c>
+      <c r="F115" t="s">
+        <v>150</v>
+      </c>
+      <c r="G115" t="s">
+        <v>151</v>
+      </c>
+      <c r="H115" t="s">
+        <v>152</v>
+      </c>
+      <c r="I115" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A116" s="1">
+        <v>46068</v>
+      </c>
+      <c r="B116" t="s">
+        <v>141</v>
+      </c>
+      <c r="C116" t="s">
+        <v>142</v>
+      </c>
+      <c r="D116" t="s">
+        <v>143</v>
+      </c>
+      <c r="E116" t="s">
+        <v>144</v>
+      </c>
+      <c r="F116" t="s">
+        <v>145</v>
+      </c>
+      <c r="G116" t="s">
+        <v>46</v>
+      </c>
+      <c r="H116" t="s">
+        <v>146</v>
+      </c>
+      <c r="I116" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A117" s="1">
+        <v>46067</v>
+      </c>
+      <c r="B117" t="s">
+        <v>133</v>
+      </c>
+      <c r="C117" t="s">
+        <v>134</v>
+      </c>
+      <c r="D117" t="s">
+        <v>135</v>
+      </c>
+      <c r="E117" t="s">
+        <v>136</v>
+      </c>
+      <c r="F117" t="s">
+        <v>137</v>
+      </c>
+      <c r="G117" t="s">
+        <v>138</v>
+      </c>
+      <c r="H117" t="s">
+        <v>139</v>
+      </c>
+      <c r="I117" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A118" s="1">
+        <v>46066</v>
+      </c>
+      <c r="B118" t="s">
+        <v>126</v>
+      </c>
+      <c r="C118" t="s">
+        <v>127</v>
+      </c>
+      <c r="D118" t="s">
+        <v>128</v>
+      </c>
+      <c r="E118" t="s">
+        <v>129</v>
+      </c>
+      <c r="F118" t="s">
+        <v>130</v>
+      </c>
+      <c r="G118" t="s">
+        <v>131</v>
+      </c>
+      <c r="H118" t="s">
+        <v>132</v>
+      </c>
+      <c r="I118" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A119" s="1">
+        <v>46062</v>
+      </c>
+      <c r="B119" t="s">
+        <v>119</v>
+      </c>
+      <c r="C119" t="s">
+        <v>120</v>
+      </c>
+      <c r="D119" t="s">
+        <v>121</v>
+      </c>
+      <c r="E119" t="s">
+        <v>122</v>
+      </c>
+      <c r="F119" t="s">
+        <v>123</v>
+      </c>
+      <c r="G119" t="s">
+        <v>30</v>
+      </c>
+      <c r="H119" t="s">
+        <v>124</v>
+      </c>
+      <c r="I119" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A120" s="1">
+        <v>46061</v>
+      </c>
+      <c r="B120" t="s">
+        <v>112</v>
+      </c>
+      <c r="C120" t="s">
+        <v>107</v>
+      </c>
+      <c r="D120" t="s">
+        <v>108</v>
+      </c>
+      <c r="E120" t="s">
+        <v>115</v>
+      </c>
+      <c r="F120" t="s">
+        <v>116</v>
+      </c>
+      <c r="G120" t="s">
+        <v>117</v>
+      </c>
+      <c r="H120" t="s">
+        <v>110</v>
+      </c>
+      <c r="I120" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A121" s="1">
+        <v>46059</v>
+      </c>
+      <c r="B121" t="s">
+        <v>106</v>
+      </c>
+      <c r="C121" t="s">
+        <v>107</v>
+      </c>
+      <c r="D121" t="s">
+        <v>108</v>
+      </c>
+      <c r="E121" t="s">
+        <v>109</v>
+      </c>
+      <c r="F121" t="s">
+        <v>53</v>
+      </c>
+      <c r="G121" t="s">
+        <v>30</v>
+      </c>
+      <c r="H121" t="s">
+        <v>110</v>
+      </c>
+      <c r="I121" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A122" s="1">
+        <v>46059</v>
+      </c>
+      <c r="B122" t="s">
+        <v>112</v>
+      </c>
+      <c r="C122" t="s">
+        <v>107</v>
+      </c>
+      <c r="D122" t="s">
+        <v>108</v>
+      </c>
+      <c r="E122" t="s">
+        <v>109</v>
+      </c>
+      <c r="F122" t="s">
+        <v>113</v>
+      </c>
+      <c r="G122" t="s">
+        <v>30</v>
+      </c>
+      <c r="H122" t="s">
+        <v>31</v>
+      </c>
+      <c r="I122" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A123" s="1">
+        <v>46055</v>
+      </c>
+      <c r="B123" t="s">
+        <v>99</v>
+      </c>
+      <c r="C123" t="s">
+        <v>100</v>
+      </c>
+      <c r="D123" t="s">
+        <v>101</v>
+      </c>
+      <c r="E123" t="s">
+        <v>102</v>
+      </c>
+      <c r="F123" t="s">
+        <v>103</v>
+      </c>
+      <c r="G123" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" t="s">
+        <v>104</v>
+      </c>
+      <c r="I123" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A124" s="1">
+        <v>46054</v>
+      </c>
+      <c r="B124" t="s">
+        <v>92</v>
+      </c>
+      <c r="C124" t="s">
+        <v>93</v>
+      </c>
+      <c r="D124" t="s">
+        <v>94</v>
+      </c>
+      <c r="E124" t="s">
+        <v>95</v>
+      </c>
+      <c r="F124" t="s">
+        <v>96</v>
+      </c>
+      <c r="G124" t="s">
+        <v>46</v>
+      </c>
+      <c r="H124" t="s">
+        <v>97</v>
+      </c>
+      <c r="I124" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A125" s="1">
+        <v>46053</v>
+      </c>
+      <c r="B125" t="s">
+        <v>84</v>
+      </c>
+      <c r="C125" t="s">
+        <v>85</v>
+      </c>
+      <c r="D125" t="s">
+        <v>86</v>
+      </c>
+      <c r="E125" t="s">
+        <v>87</v>
+      </c>
+      <c r="F125" t="s">
+        <v>88</v>
+      </c>
+      <c r="G125" t="s">
+        <v>89</v>
+      </c>
+      <c r="H125" t="s">
+        <v>90</v>
+      </c>
+      <c r="I125" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A126" s="1">
+        <v>46052</v>
+      </c>
+      <c r="B126" t="s">
+        <v>77</v>
+      </c>
+      <c r="C126" t="s">
+        <v>78</v>
+      </c>
+      <c r="D126" t="s">
+        <v>79</v>
+      </c>
+      <c r="E126" t="s">
+        <v>80</v>
+      </c>
+      <c r="F126" t="s">
+        <v>67</v>
+      </c>
+      <c r="G126" t="s">
+        <v>81</v>
+      </c>
+      <c r="H126" t="s">
+        <v>82</v>
+      </c>
+      <c r="I126" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A127" s="1">
+        <v>46051</v>
+      </c>
+      <c r="B127" t="s">
+        <v>70</v>
+      </c>
+      <c r="C127" t="s">
+        <v>71</v>
+      </c>
+      <c r="D127" t="s">
+        <v>72</v>
+      </c>
+      <c r="E127" t="s">
+        <v>73</v>
+      </c>
+      <c r="F127" t="s">
+        <v>74</v>
+      </c>
+      <c r="G127" t="s">
+        <v>75</v>
+      </c>
+      <c r="H127" t="s">
+        <v>76</v>
+      </c>
+      <c r="I127" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A128" s="1">
+        <v>46050</v>
+      </c>
+      <c r="B128" t="s">
+        <v>63</v>
+      </c>
+      <c r="C128" t="s">
+        <v>64</v>
+      </c>
+      <c r="D128" t="s">
+        <v>65</v>
+      </c>
+      <c r="E128" t="s">
+        <v>66</v>
+      </c>
+      <c r="F128" t="s">
+        <v>67</v>
+      </c>
+      <c r="G128" t="s">
+        <v>68</v>
+      </c>
+      <c r="H128" t="s">
+        <v>69</v>
+      </c>
+      <c r="I128" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A129" s="1">
+        <v>46049</v>
+      </c>
+      <c r="B129" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" t="s">
+        <v>57</v>
+      </c>
+      <c r="D129" t="s">
+        <v>58</v>
+      </c>
+      <c r="E129" t="s">
+        <v>59</v>
+      </c>
+      <c r="F129" t="s">
+        <v>60</v>
+      </c>
+      <c r="G129" t="s">
+        <v>61</v>
+      </c>
+      <c r="H129" t="s">
+        <v>62</v>
+      </c>
+      <c r="I129" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A130" s="1">
+        <v>46048</v>
+      </c>
+      <c r="B130" t="s">
+        <v>49</v>
+      </c>
+      <c r="C130" t="s">
+        <v>50</v>
+      </c>
+      <c r="D130" t="s">
+        <v>51</v>
+      </c>
+      <c r="E130" t="s">
+        <v>52</v>
+      </c>
+      <c r="F130" t="s">
+        <v>53</v>
+      </c>
+      <c r="G130" t="s">
+        <v>54</v>
+      </c>
+      <c r="H130" t="s">
+        <v>55</v>
+      </c>
+      <c r="I130" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A131" s="1">
+        <v>46047</v>
+      </c>
+      <c r="B131" t="s">
+        <v>33</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131" t="s">
+        <v>35</v>
+      </c>
+      <c r="E131" t="s">
+        <v>36</v>
+      </c>
+      <c r="F131" t="s">
+        <v>37</v>
+      </c>
+      <c r="G131" t="s">
+        <v>38</v>
+      </c>
+      <c r="H131" t="s">
+        <v>39</v>
+      </c>
+      <c r="I131" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A132" s="1">
+        <v>46047</v>
+      </c>
+      <c r="B132" t="s">
+        <v>41</v>
+      </c>
+      <c r="C132" t="s">
+        <v>42</v>
+      </c>
+      <c r="D132" t="s">
+        <v>43</v>
+      </c>
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132" t="s">
+        <v>45</v>
+      </c>
+      <c r="G132" t="s">
+        <v>46</v>
+      </c>
+      <c r="H132" t="s">
+        <v>47</v>
+      </c>
+      <c r="I132" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A133" s="1">
+        <v>46046</v>
+      </c>
+      <c r="B133" t="s">
+        <v>25</v>
+      </c>
+      <c r="C133" t="s">
+        <v>26</v>
+      </c>
+      <c r="D133" t="s">
+        <v>27</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
+      </c>
+      <c r="F133" t="s">
+        <v>29</v>
+      </c>
+      <c r="G133" t="s">
+        <v>30</v>
+      </c>
+      <c r="H133" t="s">
+        <v>31</v>
+      </c>
+      <c r="I133" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A134" s="1">
         <v>46041</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" t="s">
+        <v>15</v>
+      </c>
+      <c r="I134" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A135" s="1">
+        <v>46041</v>
+      </c>
+      <c r="B135" t="s">
         <v>17</v>
       </c>
-      <c r="C111" t="s">
+      <c r="C135" t="s">
         <v>18</v>
       </c>
-      <c r="D111" t="s">
+      <c r="D135" t="s">
         <v>19</v>
       </c>
-      <c r="E111" t="s">
+      <c r="E135" t="s">
         <v>20</v>
       </c>
-      <c r="F111" t="s">
+      <c r="F135" t="s">
         <v>21</v>
       </c>
-      <c r="G111" t="s">
+      <c r="G135" t="s">
         <v>22</v>
       </c>
-      <c r="H111" t="s">
+      <c r="H135" t="s">
         <v>23</v>
       </c>
-      <c r="I111" t="s">
+      <c r="I135" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I111">
-    <sortCondition descending="1" ref="A1:A111"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I135">
+    <sortCondition descending="1" ref="A1:A135"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>