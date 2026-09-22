--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/887d52a1b451aaaa/Documents/2026 info/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5F7B2D0-55ED-479D-A429-D9C6D70BEB31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1F5FD33C-B73F-483C-9BDC-789090CC93F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1081" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1105" uniqueCount="851">
   <si>
     <t>Response Date</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Skill level</t>
   </si>
   <si>
     <t>Positions played</t>
   </si>
   <si>
@@ -2055,68 +2055,50 @@
   <si>
     <t>Anything but pitcher</t>
   </si>
   <si>
     <t>Relocating to the area</t>
   </si>
   <si>
     <t xml:space="preserve">C </t>
   </si>
   <si>
     <t xml:space="preserve">Outfield and second base </t>
   </si>
   <si>
     <t xml:space="preserve">Currently play on Sundays </t>
   </si>
   <si>
     <t xml:space="preserve">Rene </t>
   </si>
   <si>
     <t xml:space="preserve">Estrada </t>
   </si>
   <si>
     <t xml:space="preserve">Men’s C division </t>
   </si>
   <si>
-    <t xml:space="preserve">Karen </t>
-[...16 lines deleted...]
-  <si>
     <t>Cam</t>
   </si>
   <si>
     <t>Hager</t>
   </si>
   <si>
     <t>Cphager@gmail.com</t>
   </si>
   <si>
     <t>6518956609</t>
   </si>
   <si>
     <t>Coed or Men’s</t>
   </si>
   <si>
     <t>10 years baseball, 10 years softball</t>
   </si>
   <si>
     <t>Any, prefer short or center</t>
   </si>
   <si>
     <t xml:space="preserve">Tim </t>
   </si>
   <si>
     <t>Rainey</t>
@@ -2463,99 +2445,174 @@
   <si>
     <t xml:space="preserve">Joseph </t>
   </si>
   <si>
     <t>Anaya</t>
   </si>
   <si>
     <t>davidpaul012394@gmail.com</t>
   </si>
   <si>
     <t>9713375837</t>
   </si>
   <si>
     <t xml:space="preserve">Men’s, coed </t>
   </si>
   <si>
     <t>Usssa E+ tag,</t>
   </si>
   <si>
     <t xml:space="preserve">Left field, pitcher </t>
   </si>
   <si>
     <t xml:space="preserve">Super competitive </t>
   </si>
   <si>
-    <t>Bowler</t>
-[...13 lines deleted...]
-  <si>
     <t>Hemsley</t>
   </si>
   <si>
     <t xml:space="preserve"> charles </t>
   </si>
   <si>
     <t>tampayankee718@yahoo.com</t>
   </si>
   <si>
     <t>8133044129</t>
   </si>
   <si>
     <t xml:space="preserve">beginner </t>
   </si>
   <si>
     <t>open</t>
   </si>
   <si>
     <t>Cody</t>
   </si>
   <si>
     <t>Lucchesi</t>
   </si>
   <si>
     <t>codylucchesi@gmail.com</t>
   </si>
   <si>
     <t>503-333-4556</t>
   </si>
   <si>
     <t>Pitcher, 3rd, 1st</t>
   </si>
   <si>
     <t>Experienced pitcher &amp; bat</t>
+  </si>
+  <si>
+    <t>Ernesto</t>
+  </si>
+  <si>
+    <t>Noguez</t>
+  </si>
+  <si>
+    <t>Ernestonoguez00@gmail.com</t>
+  </si>
+  <si>
+    <t>9096318837</t>
+  </si>
+  <si>
+    <t>Men’s, co ed</t>
+  </si>
+  <si>
+    <t>Infield, outfield</t>
+  </si>
+  <si>
+    <t>I’ve played for over 5 years</t>
+  </si>
+  <si>
+    <t>LUKE</t>
+  </si>
+  <si>
+    <t>RUSSELL</t>
+  </si>
+  <si>
+    <t>High School starter</t>
+  </si>
+  <si>
+    <t>3b, 2b, 1b</t>
+  </si>
+  <si>
+    <t>Can hit dingers</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Boyse</t>
+  </si>
+  <si>
+    <t>bradleyboyse@gmail.com</t>
+  </si>
+  <si>
+    <t>3607038147</t>
+  </si>
+  <si>
+    <t>Men’s,coeds</t>
+  </si>
+  <si>
+    <t>New/amateur</t>
+  </si>
+  <si>
+    <t>1st, 2nd center very casually</t>
+  </si>
+  <si>
+    <t>Looking to get into the sport</t>
+  </si>
+  <si>
+    <t>Chip</t>
+  </si>
+  <si>
+    <t>Rodgers</t>
+  </si>
+  <si>
+    <t>ChipRodgers5@gmail.com</t>
+  </si>
+  <si>
+    <t>3096441929</t>
+  </si>
+  <si>
+    <t>Advanced? Idk I've played a lot of slowpitch</t>
+  </si>
+  <si>
+    <t>Just wanna play some ball</t>
+  </si>
+  <si>
+    <t>Hogan</t>
+  </si>
+  <si>
+    <t>I.Am.Matthogan@gmail.com</t>
+  </si>
+  <si>
+    <t>3152515788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SS, 2B, 3B Pitcher, Outfield </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2834,3977 +2891,4064 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I135"/>
+  <dimension ref="A1:I138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="9" width="21.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="1">
-        <v>46215</v>
+        <v>46236</v>
       </c>
       <c r="B2" t="s">
-        <v>807</v>
+        <v>513</v>
       </c>
       <c r="C2" t="s">
-        <v>808</v>
+        <v>847</v>
       </c>
       <c r="D2" t="s">
-        <v>809</v>
+        <v>848</v>
       </c>
       <c r="E2" t="s">
-        <v>810</v>
+        <v>849</v>
       </c>
       <c r="F2" t="s">
-        <v>811</v>
+        <v>219</v>
       </c>
       <c r="G2" t="s">
-        <v>812</v>
+        <v>213</v>
       </c>
       <c r="H2" t="s">
-        <v>813</v>
+        <v>850</v>
       </c>
       <c r="I2" t="s">
-        <v>814</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="1">
-        <v>46215</v>
+        <v>46232</v>
       </c>
       <c r="B3" t="s">
-        <v>609</v>
+        <v>841</v>
       </c>
       <c r="C3" t="s">
-        <v>815</v>
+        <v>842</v>
       </c>
       <c r="D3" t="s">
-        <v>816</v>
+        <v>843</v>
       </c>
       <c r="E3" t="s">
-        <v>817</v>
+        <v>844</v>
       </c>
       <c r="F3" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
       <c r="G3" t="s">
-        <v>167</v>
+        <v>845</v>
       </c>
       <c r="H3" t="s">
-        <v>818</v>
+        <v>479</v>
       </c>
       <c r="I3" t="s">
-        <v>819</v>
+        <v>846</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="1">
-        <v>46215</v>
+        <v>46230</v>
       </c>
       <c r="B4" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="C4" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="D4" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="E4" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="F4" t="s">
-        <v>67</v>
+        <v>837</v>
       </c>
       <c r="G4" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="H4" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="I4" t="s">
-        <v>48</v>
+        <v>840</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="1">
-        <v>46215</v>
+        <v>46229</v>
       </c>
       <c r="B5" t="s">
+        <v>821</v>
+      </c>
+      <c r="C5" t="s">
+        <v>822</v>
+      </c>
+      <c r="D5" t="s">
+        <v>823</v>
+      </c>
+      <c r="E5" t="s">
+        <v>824</v>
+      </c>
+      <c r="F5" t="s">
+        <v>825</v>
+      </c>
+      <c r="G5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H5" t="s">
         <v>826</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
         <v>827</v>
-      </c>
-[...16 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="1">
-        <v>46213</v>
+        <v>46229</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>828</v>
       </c>
       <c r="C6" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="D6" t="s">
-        <v>803</v>
+        <v>599</v>
       </c>
       <c r="E6" t="s">
-        <v>804</v>
+        <v>600</v>
       </c>
       <c r="F6" t="s">
-        <v>60</v>
+        <v>394</v>
       </c>
       <c r="G6" t="s">
-        <v>459</v>
+        <v>830</v>
       </c>
       <c r="H6" t="s">
-        <v>805</v>
+        <v>831</v>
       </c>
       <c r="I6" t="s">
-        <v>806</v>
+        <v>832</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="1">
-        <v>46210</v>
+        <v>46215</v>
       </c>
       <c r="B7" t="s">
-        <v>296</v>
+        <v>801</v>
       </c>
       <c r="C7" t="s">
-        <v>537</v>
+        <v>802</v>
       </c>
       <c r="D7" t="s">
-        <v>792</v>
+        <v>803</v>
       </c>
       <c r="E7" t="s">
-        <v>793</v>
+        <v>804</v>
       </c>
       <c r="F7" t="s">
-        <v>271</v>
+        <v>805</v>
       </c>
       <c r="G7" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="H7" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>808</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="1">
-        <v>46210</v>
+        <v>46215</v>
       </c>
       <c r="B8" t="s">
-        <v>513</v>
+        <v>809</v>
       </c>
       <c r="C8" t="s">
-        <v>796</v>
+        <v>810</v>
       </c>
       <c r="D8" t="s">
-        <v>797</v>
+        <v>811</v>
       </c>
       <c r="E8" t="s">
-        <v>798</v>
+        <v>812</v>
       </c>
       <c r="F8" t="s">
-        <v>799</v>
+        <v>67</v>
       </c>
       <c r="G8" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="H8" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="1">
-        <v>46202</v>
+        <v>46215</v>
       </c>
       <c r="B9" t="s">
-        <v>786</v>
+        <v>815</v>
       </c>
       <c r="C9" t="s">
-        <v>787</v>
+        <v>816</v>
       </c>
       <c r="D9" t="s">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="E9" t="s">
-        <v>789</v>
+        <v>818</v>
       </c>
       <c r="F9" t="s">
-        <v>166</v>
+        <v>271</v>
       </c>
       <c r="G9" t="s">
-        <v>790</v>
+        <v>271</v>
       </c>
       <c r="H9" t="s">
-        <v>791</v>
+        <v>819</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>820</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="1">
-        <v>46200</v>
+        <v>46213</v>
       </c>
       <c r="B10" t="s">
-        <v>781</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>782</v>
+        <v>796</v>
       </c>
       <c r="D10" t="s">
-        <v>783</v>
+        <v>797</v>
       </c>
       <c r="E10" t="s">
-        <v>784</v>
+        <v>798</v>
       </c>
       <c r="F10" t="s">
-        <v>785</v>
+        <v>60</v>
       </c>
       <c r="G10" t="s">
-        <v>376</v>
+        <v>459</v>
       </c>
       <c r="H10" t="s">
-        <v>245</v>
+        <v>799</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="1">
-        <v>46198</v>
+        <v>46210</v>
       </c>
       <c r="B11" t="s">
-        <v>774</v>
+        <v>296</v>
       </c>
       <c r="C11" t="s">
-        <v>775</v>
+        <v>537</v>
       </c>
       <c r="D11" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="E11" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="F11" t="s">
-        <v>394</v>
+        <v>271</v>
       </c>
       <c r="G11" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="H11" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="I11" t="s">
-        <v>780</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="1">
-        <v>46195</v>
+        <v>46210</v>
       </c>
       <c r="B12" t="s">
-        <v>768</v>
+        <v>513</v>
       </c>
       <c r="C12" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="D12" t="s">
-        <v>770</v>
+        <v>791</v>
       </c>
       <c r="E12" t="s">
-        <v>771</v>
+        <v>792</v>
       </c>
       <c r="F12" t="s">
-        <v>60</v>
+        <v>793</v>
       </c>
       <c r="G12" t="s">
-        <v>517</v>
+        <v>794</v>
       </c>
       <c r="H12" t="s">
-        <v>772</v>
+        <v>795</v>
       </c>
       <c r="I12" t="s">
-        <v>773</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="1">
-        <v>46191</v>
+        <v>46202</v>
       </c>
       <c r="B13" t="s">
-        <v>762</v>
+        <v>780</v>
       </c>
       <c r="C13" t="s">
-        <v>763</v>
+        <v>781</v>
       </c>
       <c r="D13" t="s">
-        <v>764</v>
+        <v>782</v>
       </c>
       <c r="E13" t="s">
-        <v>765</v>
+        <v>783</v>
       </c>
       <c r="F13" t="s">
-        <v>766</v>
+        <v>166</v>
       </c>
       <c r="G13" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="H13" t="s">
-        <v>742</v>
+        <v>785</v>
       </c>
       <c r="I13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="1">
-        <v>46190</v>
+        <v>46200</v>
       </c>
       <c r="B14" t="s">
-        <v>624</v>
+        <v>775</v>
       </c>
       <c r="C14" t="s">
-        <v>755</v>
+        <v>776</v>
       </c>
       <c r="D14" t="s">
-        <v>756</v>
+        <v>777</v>
       </c>
       <c r="E14" t="s">
-        <v>757</v>
+        <v>778</v>
       </c>
       <c r="F14" t="s">
-        <v>758</v>
+        <v>779</v>
       </c>
       <c r="G14" t="s">
-        <v>759</v>
+        <v>376</v>
       </c>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>245</v>
       </c>
       <c r="I14" t="s">
-        <v>760</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="1">
-        <v>46190</v>
+        <v>46198</v>
       </c>
       <c r="B15" t="s">
-        <v>624</v>
+        <v>768</v>
       </c>
       <c r="C15" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="D15" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="E15" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="F15" t="s">
-        <v>758</v>
+        <v>394</v>
       </c>
       <c r="G15" t="s">
-        <v>759</v>
+        <v>772</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>773</v>
       </c>
       <c r="I15" t="s">
-        <v>760</v>
+        <v>774</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="1">
-        <v>46189</v>
+        <v>46195</v>
       </c>
       <c r="B16" t="s">
-        <v>133</v>
+        <v>762</v>
       </c>
       <c r="C16" t="s">
-        <v>739</v>
+        <v>763</v>
       </c>
       <c r="D16" t="s">
-        <v>740</v>
+        <v>764</v>
       </c>
       <c r="E16" t="s">
-        <v>741</v>
+        <v>765</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16" t="s">
-        <v>430</v>
+        <v>517</v>
       </c>
       <c r="H16" t="s">
-        <v>742</v>
+        <v>766</v>
       </c>
       <c r="I16" t="s">
-        <v>743</v>
+        <v>767</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="1">
-        <v>46189</v>
+        <v>46191</v>
       </c>
       <c r="B17" t="s">
-        <v>744</v>
+        <v>756</v>
       </c>
       <c r="C17" t="s">
-        <v>745</v>
+        <v>757</v>
       </c>
       <c r="D17" t="s">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="E17" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="F17" t="s">
-        <v>60</v>
+        <v>760</v>
       </c>
       <c r="G17" t="s">
-        <v>517</v>
+        <v>761</v>
       </c>
       <c r="H17" t="s">
-        <v>748</v>
+        <v>736</v>
       </c>
       <c r="I17" t="s">
-        <v>749</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="1">
-        <v>46189</v>
+        <v>46190</v>
       </c>
       <c r="B18" t="s">
+        <v>624</v>
+      </c>
+      <c r="C18" t="s">
+        <v>749</v>
+      </c>
+      <c r="D18" t="s">
         <v>750</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>751</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>752</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>753</v>
       </c>
-      <c r="F18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>748</v>
+        <v>31</v>
       </c>
       <c r="I18" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="1">
-        <v>46184</v>
+        <v>46190</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>624</v>
       </c>
       <c r="C19" t="s">
-        <v>733</v>
+        <v>749</v>
       </c>
       <c r="D19" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
       <c r="E19" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="F19" t="s">
-        <v>736</v>
+        <v>752</v>
       </c>
       <c r="G19" t="s">
-        <v>517</v>
+        <v>753</v>
       </c>
       <c r="H19" t="s">
-        <v>737</v>
+        <v>31</v>
       </c>
       <c r="I19" t="s">
-        <v>738</v>
+        <v>754</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="1">
-        <v>46183</v>
+        <v>46189</v>
       </c>
       <c r="B20" t="s">
-        <v>713</v>
+        <v>133</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>733</v>
       </c>
       <c r="D20" t="s">
-        <v>714</v>
+        <v>734</v>
       </c>
       <c r="E20" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="F20" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G20" t="s">
-        <v>301</v>
+        <v>430</v>
       </c>
       <c r="H20" t="s">
-        <v>716</v>
+        <v>736</v>
       </c>
       <c r="I20" t="s">
-        <v>48</v>
+        <v>737</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="1">
-        <v>46183</v>
+        <v>46189</v>
       </c>
       <c r="B21" t="s">
-        <v>717</v>
+        <v>738</v>
       </c>
       <c r="C21" t="s">
-        <v>718</v>
+        <v>739</v>
       </c>
       <c r="D21" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="E21" t="s">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="F21" t="s">
-        <v>721</v>
+        <v>60</v>
       </c>
       <c r="G21" t="s">
-        <v>722</v>
+        <v>517</v>
       </c>
       <c r="H21" t="s">
-        <v>723</v>
+        <v>742</v>
       </c>
       <c r="I21" t="s">
-        <v>724</v>
+        <v>743</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="1">
-        <v>46183</v>
+        <v>46189</v>
       </c>
       <c r="B22" t="s">
-        <v>725</v>
+        <v>744</v>
       </c>
       <c r="C22" t="s">
-        <v>726</v>
+        <v>745</v>
       </c>
       <c r="D22" t="s">
-        <v>727</v>
+        <v>746</v>
       </c>
       <c r="E22" t="s">
-        <v>728</v>
+        <v>747</v>
       </c>
       <c r="F22" t="s">
-        <v>729</v>
+        <v>60</v>
       </c>
       <c r="G22" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="H22" t="s">
-        <v>731</v>
+        <v>742</v>
       </c>
       <c r="I22" t="s">
-        <v>732</v>
+        <v>748</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="1">
-        <v>46181</v>
+        <v>46184</v>
       </c>
       <c r="B23" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="C23" t="s">
-        <v>706</v>
+        <v>727</v>
       </c>
       <c r="D23" t="s">
-        <v>707</v>
+        <v>728</v>
       </c>
       <c r="E23" t="s">
-        <v>708</v>
+        <v>729</v>
       </c>
       <c r="F23" t="s">
-        <v>709</v>
+        <v>730</v>
       </c>
       <c r="G23" t="s">
-        <v>710</v>
+        <v>517</v>
       </c>
       <c r="H23" t="s">
-        <v>711</v>
+        <v>731</v>
       </c>
       <c r="I23" t="s">
-        <v>712</v>
+        <v>732</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="1">
-        <v>46180</v>
+        <v>46183</v>
       </c>
       <c r="B24" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="C24" t="s">
-        <v>700</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>701</v>
+        <v>708</v>
       </c>
       <c r="E24" t="s">
-        <v>702</v>
+        <v>709</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="G24" t="s">
-        <v>703</v>
+        <v>301</v>
       </c>
       <c r="H24" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="I24" t="s">
-        <v>705</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="1">
-        <v>46179</v>
+        <v>46183</v>
       </c>
       <c r="B25" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="C25" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="D25" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
       <c r="E25" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="F25" t="s">
-        <v>696</v>
+        <v>715</v>
       </c>
       <c r="G25" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="H25" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
       <c r="I25" t="s">
-        <v>48</v>
+        <v>718</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="1">
-        <v>46175</v>
+        <v>46183</v>
       </c>
       <c r="B26" t="s">
-        <v>685</v>
+        <v>719</v>
       </c>
       <c r="C26" t="s">
-        <v>686</v>
+        <v>720</v>
       </c>
       <c r="D26" t="s">
-        <v>687</v>
+        <v>721</v>
       </c>
       <c r="E26" t="s">
-        <v>688</v>
+        <v>722</v>
       </c>
       <c r="F26" t="s">
-        <v>689</v>
+        <v>723</v>
       </c>
       <c r="G26" t="s">
-        <v>690</v>
+        <v>724</v>
       </c>
       <c r="H26" t="s">
-        <v>691</v>
+        <v>725</v>
       </c>
       <c r="I26" t="s">
-        <v>48</v>
+        <v>726</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="1">
-        <v>46174</v>
+        <v>46181</v>
       </c>
       <c r="B27" t="s">
-        <v>679</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="D27" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="E27" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
       <c r="F27" t="s">
-        <v>683</v>
+        <v>703</v>
       </c>
       <c r="G27" t="s">
-        <v>301</v>
+        <v>704</v>
       </c>
       <c r="H27" t="s">
-        <v>684</v>
+        <v>705</v>
       </c>
       <c r="I27" t="s">
-        <v>48</v>
+        <v>706</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="1">
-        <v>46168</v>
+        <v>46180</v>
       </c>
       <c r="B28" t="s">
-        <v>676</v>
+        <v>693</v>
       </c>
       <c r="C28" t="s">
-        <v>677</v>
+        <v>694</v>
       </c>
       <c r="D28" t="s">
-        <v>545</v>
+        <v>695</v>
       </c>
       <c r="E28" t="s">
-        <v>546</v>
+        <v>696</v>
       </c>
       <c r="F28" t="s">
-        <v>678</v>
+        <v>103</v>
       </c>
       <c r="G28" t="s">
-        <v>459</v>
+        <v>697</v>
       </c>
       <c r="H28" t="s">
-        <v>674</v>
+        <v>698</v>
       </c>
       <c r="I28" t="s">
-        <v>675</v>
+        <v>699</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="1">
-        <v>46166</v>
+        <v>46179</v>
       </c>
       <c r="B29" t="s">
-        <v>543</v>
+        <v>686</v>
       </c>
       <c r="C29" t="s">
-        <v>544</v>
+        <v>687</v>
       </c>
       <c r="D29" t="s">
-        <v>545</v>
+        <v>688</v>
       </c>
       <c r="E29" t="s">
-        <v>546</v>
+        <v>689</v>
       </c>
       <c r="F29" t="s">
-        <v>673</v>
+        <v>690</v>
       </c>
       <c r="G29" t="s">
-        <v>459</v>
+        <v>691</v>
       </c>
       <c r="H29" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="I29" t="s">
-        <v>675</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="1">
-        <v>46165</v>
+        <v>46175</v>
       </c>
       <c r="B30" t="s">
-        <v>662</v>
+        <v>679</v>
       </c>
       <c r="C30" t="s">
-        <v>663</v>
+        <v>680</v>
       </c>
       <c r="D30" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="E30" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="F30" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="G30" t="s">
-        <v>75</v>
+        <v>684</v>
       </c>
       <c r="H30" t="s">
-        <v>245</v>
+        <v>685</v>
       </c>
       <c r="I30" t="s">
-        <v>666</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="1">
-        <v>46165</v>
+        <v>46168</v>
       </c>
       <c r="B31" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
       <c r="C31" t="s">
-        <v>668</v>
+        <v>677</v>
       </c>
       <c r="D31" t="s">
-        <v>669</v>
+        <v>545</v>
       </c>
       <c r="E31" t="s">
-        <v>670</v>
+        <v>546</v>
       </c>
       <c r="F31" t="s">
-        <v>166</v>
+        <v>678</v>
       </c>
       <c r="G31" t="s">
-        <v>301</v>
+        <v>459</v>
       </c>
       <c r="H31" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="I31" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="1">
-        <v>46163</v>
+        <v>46166</v>
       </c>
       <c r="B32" t="s">
-        <v>656</v>
+        <v>543</v>
       </c>
       <c r="C32" t="s">
-        <v>657</v>
+        <v>544</v>
       </c>
       <c r="D32" t="s">
-        <v>658</v>
+        <v>545</v>
       </c>
       <c r="E32" t="s">
-        <v>659</v>
+        <v>546</v>
       </c>
       <c r="F32" t="s">
-        <v>660</v>
+        <v>673</v>
       </c>
       <c r="G32" t="s">
-        <v>661</v>
+        <v>459</v>
       </c>
       <c r="H32" t="s">
-        <v>214</v>
+        <v>674</v>
       </c>
       <c r="I32" t="s">
-        <v>48</v>
+        <v>675</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="1">
-        <v>46162</v>
+        <v>46165</v>
       </c>
       <c r="B33" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="C33" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="D33" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="E33" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="F33" t="s">
-        <v>655</v>
+        <v>37</v>
       </c>
       <c r="G33" t="s">
-        <v>301</v>
+        <v>75</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>245</v>
       </c>
       <c r="I33" t="s">
-        <v>24</v>
+        <v>666</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="1">
-        <v>46159</v>
+        <v>46165</v>
       </c>
       <c r="B34" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="C34" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="D34" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
       <c r="E34" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="F34" t="s">
-        <v>649</v>
+        <v>166</v>
       </c>
       <c r="G34" t="s">
-        <v>61</v>
+        <v>301</v>
       </c>
       <c r="H34" t="s">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="I34" t="s">
-        <v>48</v>
+        <v>672</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="1">
-        <v>46156</v>
+        <v>46163</v>
       </c>
       <c r="B35" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="C35" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="D35" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="E35" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="F35" t="s">
-        <v>60</v>
+        <v>660</v>
       </c>
       <c r="G35" t="s">
-        <v>301</v>
+        <v>661</v>
       </c>
       <c r="H35" t="s">
-        <v>643</v>
+        <v>214</v>
       </c>
       <c r="I35" t="s">
-        <v>644</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="1">
-        <v>46152</v>
+        <v>46162</v>
       </c>
       <c r="B36" t="s">
-        <v>632</v>
+        <v>651</v>
       </c>
       <c r="C36" t="s">
-        <v>633</v>
+        <v>652</v>
       </c>
       <c r="D36" t="s">
-        <v>634</v>
+        <v>653</v>
       </c>
       <c r="E36" t="s">
-        <v>635</v>
+        <v>654</v>
       </c>
       <c r="F36" t="s">
-        <v>636</v>
+        <v>655</v>
       </c>
       <c r="G36" t="s">
-        <v>637</v>
+        <v>301</v>
       </c>
       <c r="H36" t="s">
-        <v>214</v>
+        <v>39</v>
       </c>
       <c r="I36" t="s">
-        <v>638</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="1">
-        <v>46151</v>
+        <v>46159</v>
       </c>
       <c r="B37" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="C37" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="D37" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="E37" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="F37" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="G37" t="s">
-        <v>629</v>
+        <v>61</v>
       </c>
       <c r="H37" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="I37" t="s">
-        <v>631</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="1">
-        <v>46150</v>
+        <v>46156</v>
       </c>
       <c r="B38" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="C38" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="D38" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="E38" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="F38" t="s">
-        <v>166</v>
+        <v>60</v>
       </c>
       <c r="G38" t="s">
-        <v>213</v>
+        <v>301</v>
       </c>
       <c r="H38" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="I38" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="1">
-        <v>46149</v>
+        <v>46152</v>
       </c>
       <c r="B39" t="s">
-        <v>609</v>
+        <v>632</v>
       </c>
       <c r="C39" t="s">
-        <v>610</v>
+        <v>633</v>
       </c>
       <c r="D39" t="s">
-        <v>611</v>
+        <v>634</v>
       </c>
       <c r="E39" t="s">
-        <v>612</v>
+        <v>635</v>
       </c>
       <c r="F39" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="G39" t="s">
-        <v>131</v>
+        <v>637</v>
       </c>
       <c r="H39" t="s">
-        <v>616</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="1">
-        <v>46148</v>
+        <v>46151</v>
       </c>
       <c r="B40" t="s">
-        <v>609</v>
+        <v>624</v>
       </c>
       <c r="C40" t="s">
-        <v>610</v>
+        <v>625</v>
       </c>
       <c r="D40" t="s">
-        <v>611</v>
+        <v>626</v>
       </c>
       <c r="E40" t="s">
-        <v>612</v>
+        <v>627</v>
       </c>
       <c r="F40" t="s">
-        <v>60</v>
+        <v>628</v>
       </c>
       <c r="G40" t="s">
-        <v>613</v>
+        <v>629</v>
       </c>
       <c r="H40" t="s">
-        <v>614</v>
+        <v>630</v>
       </c>
       <c r="I40" t="s">
-        <v>48</v>
+        <v>631</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="1">
-        <v>46147</v>
+        <v>46150</v>
       </c>
       <c r="B41" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="C41" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="D41" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
       <c r="E41" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="F41" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="G41" t="s">
-        <v>607</v>
+        <v>213</v>
       </c>
       <c r="H41" t="s">
-        <v>608</v>
+        <v>622</v>
       </c>
       <c r="I41" t="s">
-        <v>48</v>
+        <v>623</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="1">
-        <v>46146</v>
+        <v>46149</v>
       </c>
       <c r="B42" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="C42" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="D42" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
       <c r="E42" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="F42" t="s">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="G42" t="s">
-        <v>595</v>
+        <v>131</v>
       </c>
       <c r="H42" t="s">
-        <v>257</v>
+        <v>616</v>
       </c>
       <c r="I42" t="s">
-        <v>596</v>
+        <v>617</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="1">
-        <v>46146</v>
+        <v>46148</v>
       </c>
       <c r="B43" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="C43" t="s">
-        <v>598</v>
+        <v>610</v>
       </c>
       <c r="D43" t="s">
-        <v>599</v>
+        <v>611</v>
       </c>
       <c r="E43" t="s">
-        <v>600</v>
+        <v>612</v>
       </c>
       <c r="F43" t="s">
-        <v>394</v>
+        <v>60</v>
       </c>
       <c r="G43" t="s">
-        <v>601</v>
+        <v>613</v>
       </c>
       <c r="H43" t="s">
-        <v>214</v>
+        <v>614</v>
       </c>
       <c r="I43" t="s">
-        <v>602</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="1">
-        <v>46144</v>
+        <v>46147</v>
       </c>
       <c r="B44" t="s">
-        <v>397</v>
+        <v>603</v>
       </c>
       <c r="C44" t="s">
-        <v>398</v>
+        <v>604</v>
       </c>
       <c r="D44" t="s">
-        <v>399</v>
+        <v>605</v>
       </c>
       <c r="E44" t="s">
-        <v>400</v>
+        <v>606</v>
       </c>
       <c r="F44" t="s">
         <v>60</v>
       </c>
       <c r="G44" t="s">
-        <v>401</v>
+        <v>607</v>
       </c>
       <c r="H44" t="s">
-        <v>576</v>
+        <v>608</v>
       </c>
       <c r="I44" t="s">
-        <v>577</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="1">
-        <v>46144</v>
+        <v>46146</v>
       </c>
       <c r="B45" t="s">
-        <v>366</v>
+        <v>590</v>
       </c>
       <c r="C45" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="D45" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="E45" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="F45" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="G45" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="H45" t="s">
-        <v>582</v>
+        <v>257</v>
       </c>
       <c r="I45" t="s">
-        <v>48</v>
+        <v>596</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="1">
-        <v>46144</v>
+        <v>46146</v>
       </c>
       <c r="B46" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
       <c r="C46" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
       <c r="D46" t="s">
-        <v>585</v>
+        <v>599</v>
       </c>
       <c r="E46" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="F46" t="s">
         <v>394</v>
       </c>
       <c r="G46" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="H46" t="s">
-        <v>588</v>
+        <v>214</v>
       </c>
       <c r="I46" t="s">
-        <v>589</v>
+        <v>602</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="1">
-        <v>46143</v>
+        <v>46144</v>
       </c>
       <c r="B47" t="s">
-        <v>569</v>
+        <v>397</v>
       </c>
       <c r="C47" t="s">
-        <v>570</v>
+        <v>398</v>
       </c>
       <c r="D47" t="s">
-        <v>571</v>
+        <v>399</v>
       </c>
       <c r="E47" t="s">
-        <v>572</v>
+        <v>400</v>
       </c>
       <c r="F47" t="s">
-        <v>573</v>
+        <v>60</v>
       </c>
       <c r="G47" t="s">
-        <v>574</v>
+        <v>401</v>
       </c>
       <c r="H47" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="I47" t="s">
-        <v>48</v>
+        <v>577</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="1">
-        <v>46142</v>
+        <v>46144</v>
       </c>
       <c r="B48" t="s">
-        <v>63</v>
+        <v>366</v>
       </c>
       <c r="C48" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
       <c r="D48" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
       <c r="E48" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="F48" t="s">
         <v>60</v>
       </c>
       <c r="G48" t="s">
-        <v>131</v>
+        <v>581</v>
       </c>
       <c r="H48" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="I48" t="s">
-        <v>568</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="1">
-        <v>46141</v>
+        <v>46144</v>
       </c>
       <c r="B49" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="C49" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="D49" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="E49" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="F49" t="s">
-        <v>561</v>
+        <v>394</v>
       </c>
       <c r="G49" t="s">
-        <v>562</v>
+        <v>587</v>
       </c>
       <c r="H49" t="s">
-        <v>442</v>
+        <v>588</v>
       </c>
       <c r="I49" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="1">
-        <v>46140</v>
+        <v>46143</v>
       </c>
       <c r="B50" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="C50" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="D50" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="E50" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="F50" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="G50" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="H50" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="I50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="1">
-        <v>46137</v>
+        <v>46142</v>
       </c>
       <c r="B51" t="s">
-        <v>513</v>
+        <v>63</v>
       </c>
       <c r="C51" t="s">
-        <v>514</v>
+        <v>564</v>
       </c>
       <c r="D51" t="s">
-        <v>515</v>
+        <v>565</v>
       </c>
       <c r="E51" t="s">
-        <v>516</v>
+        <v>566</v>
       </c>
       <c r="F51" t="s">
-        <v>113</v>
+        <v>60</v>
       </c>
       <c r="G51" t="s">
-        <v>517</v>
+        <v>131</v>
       </c>
       <c r="H51" t="s">
-        <v>518</v>
+        <v>567</v>
       </c>
       <c r="I51" t="s">
-        <v>519</v>
+        <v>568</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="1">
-        <v>46137</v>
+        <v>46141</v>
       </c>
       <c r="B52" t="s">
-        <v>513</v>
+        <v>557</v>
       </c>
       <c r="C52" t="s">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="D52" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="E52" t="s">
-        <v>516</v>
+        <v>560</v>
       </c>
       <c r="F52" t="s">
-        <v>521</v>
+        <v>561</v>
       </c>
       <c r="G52" t="s">
-        <v>517</v>
+        <v>562</v>
       </c>
       <c r="H52" t="s">
-        <v>518</v>
+        <v>442</v>
       </c>
       <c r="I52" t="s">
-        <v>48</v>
+        <v>563</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="1">
-        <v>46137</v>
+        <v>46140</v>
       </c>
       <c r="B53" t="s">
-        <v>522</v>
+        <v>550</v>
       </c>
       <c r="C53" t="s">
-        <v>523</v>
+        <v>551</v>
       </c>
       <c r="D53" t="s">
-        <v>524</v>
+        <v>552</v>
       </c>
       <c r="E53" t="s">
-        <v>525</v>
+        <v>553</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>554</v>
       </c>
       <c r="G53" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="H53" t="s">
-        <v>527</v>
+        <v>556</v>
       </c>
       <c r="I53" t="s">
-        <v>528</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="1">
         <v>46137</v>
       </c>
       <c r="B54" t="s">
-        <v>529</v>
+        <v>513</v>
       </c>
       <c r="C54" t="s">
-        <v>530</v>
+        <v>514</v>
       </c>
       <c r="D54" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="E54" t="s">
-        <v>532</v>
+        <v>516</v>
       </c>
       <c r="F54" t="s">
-        <v>328</v>
+        <v>113</v>
       </c>
       <c r="G54" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="H54" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
       <c r="I54" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="1">
         <v>46137</v>
       </c>
       <c r="B55" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
       <c r="C55" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="D55" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
       <c r="E55" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="F55" t="s">
-        <v>53</v>
+        <v>521</v>
       </c>
       <c r="G55" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="H55" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="I55" t="s">
-        <v>542</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="1">
         <v>46137</v>
       </c>
       <c r="B56" t="s">
-        <v>543</v>
+        <v>522</v>
       </c>
       <c r="C56" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="D56" t="s">
-        <v>545</v>
+        <v>524</v>
       </c>
       <c r="E56" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
       <c r="F56" t="s">
-        <v>547</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>401</v>
+        <v>526</v>
       </c>
       <c r="H56" t="s">
-        <v>548</v>
+        <v>527</v>
       </c>
       <c r="I56" t="s">
-        <v>549</v>
+        <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="1">
-        <v>46134</v>
+        <v>46137</v>
       </c>
       <c r="B57" t="s">
-        <v>487</v>
+        <v>529</v>
       </c>
       <c r="C57" t="s">
-        <v>488</v>
+        <v>530</v>
       </c>
       <c r="D57" t="s">
-        <v>489</v>
+        <v>531</v>
       </c>
       <c r="E57" t="s">
-        <v>490</v>
+        <v>532</v>
       </c>
       <c r="F57" t="s">
-        <v>491</v>
+        <v>328</v>
       </c>
       <c r="G57" t="s">
-        <v>131</v>
+        <v>533</v>
       </c>
       <c r="H57" t="s">
-        <v>492</v>
+        <v>534</v>
       </c>
       <c r="I57" t="s">
-        <v>48</v>
+        <v>535</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="1">
-        <v>46134</v>
+        <v>46137</v>
       </c>
       <c r="B58" t="s">
-        <v>493</v>
+        <v>536</v>
       </c>
       <c r="C58" t="s">
-        <v>494</v>
+        <v>537</v>
       </c>
       <c r="D58" t="s">
-        <v>495</v>
+        <v>538</v>
       </c>
       <c r="E58" t="s">
-        <v>291</v>
+        <v>539</v>
       </c>
       <c r="F58" t="s">
-        <v>496</v>
+        <v>53</v>
       </c>
       <c r="G58" t="s">
-        <v>497</v>
+        <v>540</v>
       </c>
       <c r="H58" t="s">
-        <v>498</v>
+        <v>541</v>
       </c>
       <c r="I58" t="s">
-        <v>499</v>
+        <v>542</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="1">
-        <v>46134</v>
+        <v>46137</v>
       </c>
       <c r="B59" t="s">
-        <v>467</v>
+        <v>543</v>
       </c>
       <c r="C59" t="s">
-        <v>500</v>
+        <v>544</v>
       </c>
       <c r="D59" t="s">
-        <v>501</v>
+        <v>545</v>
       </c>
       <c r="E59" t="s">
-        <v>502</v>
+        <v>546</v>
       </c>
       <c r="F59" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="G59" t="s">
-        <v>504</v>
+        <v>401</v>
       </c>
       <c r="H59" t="s">
-        <v>505</v>
+        <v>548</v>
       </c>
       <c r="I59" t="s">
-        <v>48</v>
+        <v>549</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="1">
         <v>46134</v>
       </c>
       <c r="B60" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="C60" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="D60" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="E60" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="F60" t="s">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="G60" t="s">
-        <v>511</v>
+        <v>131</v>
       </c>
       <c r="H60" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="I60" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="1">
-        <v>46131</v>
+        <v>46134</v>
       </c>
       <c r="B61" t="s">
-        <v>474</v>
+        <v>493</v>
       </c>
       <c r="C61" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="D61" t="s">
-        <v>476</v>
+        <v>495</v>
       </c>
       <c r="E61" t="s">
-        <v>477</v>
+        <v>291</v>
       </c>
       <c r="F61" t="s">
-        <v>113</v>
+        <v>496</v>
       </c>
       <c r="G61" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="H61" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="I61" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="1">
-        <v>46131</v>
+        <v>46134</v>
       </c>
       <c r="B62" t="s">
-        <v>481</v>
+        <v>467</v>
       </c>
       <c r="C62" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
       <c r="D62" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="E62" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="F62" t="s">
-        <v>113</v>
+        <v>503</v>
       </c>
       <c r="G62" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="H62" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
       <c r="I62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="1">
-        <v>46125</v>
+        <v>46134</v>
       </c>
       <c r="B63" t="s">
-        <v>467</v>
+        <v>506</v>
       </c>
       <c r="C63" t="s">
-        <v>468</v>
+        <v>507</v>
       </c>
       <c r="D63" t="s">
-        <v>469</v>
+        <v>508</v>
       </c>
       <c r="E63" t="s">
-        <v>470</v>
+        <v>509</v>
       </c>
       <c r="F63" t="s">
-        <v>471</v>
+        <v>510</v>
       </c>
       <c r="G63" t="s">
-        <v>213</v>
+        <v>511</v>
       </c>
       <c r="H63" t="s">
-        <v>472</v>
+        <v>512</v>
       </c>
       <c r="I63" t="s">
-        <v>473</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="1">
-        <v>46124</v>
+        <v>46131</v>
       </c>
       <c r="B64" t="s">
-        <v>25</v>
+        <v>474</v>
       </c>
       <c r="C64" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="D64" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="E64" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="F64" t="s">
-        <v>375</v>
+        <v>113</v>
       </c>
       <c r="G64" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="H64" t="s">
-        <v>104</v>
+        <v>479</v>
       </c>
       <c r="I64" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="1">
-        <v>46122</v>
+        <v>46131</v>
       </c>
       <c r="B65" t="s">
-        <v>455</v>
+        <v>481</v>
       </c>
       <c r="C65" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="D65" t="s">
-        <v>456</v>
+        <v>483</v>
       </c>
       <c r="E65" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
       <c r="F65" t="s">
-        <v>458</v>
+        <v>113</v>
       </c>
       <c r="G65" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="H65" t="s">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="I65" t="s">
-        <v>461</v>
+        <v>48</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="1">
-        <v>46120</v>
+        <v>46125</v>
       </c>
       <c r="B66" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="C66" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="D66" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="E66" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="F66" t="s">
-        <v>29</v>
+        <v>471</v>
       </c>
       <c r="G66" t="s">
-        <v>376</v>
+        <v>213</v>
       </c>
       <c r="H66" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="I66" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="1">
-        <v>46120</v>
+        <v>46124</v>
       </c>
       <c r="B67" t="s">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="C67" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="D67" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="E67" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="F67" t="s">
-        <v>60</v>
+        <v>375</v>
       </c>
       <c r="G67" t="s">
-        <v>131</v>
+        <v>465</v>
       </c>
       <c r="H67" t="s">
-        <v>454</v>
+        <v>104</v>
       </c>
       <c r="I67" t="s">
-        <v>48</v>
+        <v>466</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="1">
-        <v>46119</v>
+        <v>46122</v>
       </c>
       <c r="B68" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="C68" t="s">
-        <v>411</v>
+        <v>451</v>
       </c>
       <c r="D68" t="s">
-        <v>412</v>
+        <v>456</v>
       </c>
       <c r="E68" t="s">
-        <v>413</v>
+        <v>457</v>
       </c>
       <c r="F68" t="s">
-        <v>433</v>
+        <v>458</v>
       </c>
       <c r="G68" t="s">
-        <v>415</v>
+        <v>459</v>
       </c>
       <c r="H68" t="s">
-        <v>104</v>
+        <v>460</v>
       </c>
       <c r="I68" t="s">
-        <v>48</v>
+        <v>461</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="1">
-        <v>46119</v>
+        <v>46120</v>
       </c>
       <c r="B69" t="s">
-        <v>259</v>
+        <v>444</v>
       </c>
       <c r="C69" t="s">
-        <v>260</v>
+        <v>445</v>
       </c>
       <c r="D69" t="s">
-        <v>261</v>
+        <v>446</v>
       </c>
       <c r="E69" t="s">
-        <v>262</v>
+        <v>447</v>
       </c>
       <c r="F69" t="s">
-        <v>434</v>
+        <v>29</v>
       </c>
       <c r="G69" t="s">
-        <v>435</v>
+        <v>376</v>
       </c>
       <c r="H69" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="I69" t="s">
-        <v>48</v>
+        <v>449</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="1">
-        <v>46119</v>
+        <v>46120</v>
       </c>
       <c r="B70" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="C70" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="D70" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="E70" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="F70" t="s">
         <v>60</v>
       </c>
       <c r="G70" t="s">
-        <v>441</v>
+        <v>131</v>
       </c>
       <c r="H70" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="I70" t="s">
-        <v>443</v>
+        <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="1">
-        <v>46118</v>
+        <v>46119</v>
       </c>
       <c r="B71" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="C71" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="D71" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="E71" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="F71" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G71" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="H71" t="s">
-        <v>431</v>
+        <v>104</v>
       </c>
       <c r="I71" t="s">
-        <v>432</v>
+        <v>48</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="1">
-        <v>46114</v>
+        <v>46119</v>
       </c>
       <c r="B72" t="s">
-        <v>418</v>
+        <v>259</v>
       </c>
       <c r="C72" t="s">
-        <v>179</v>
+        <v>260</v>
       </c>
       <c r="D72" t="s">
-        <v>419</v>
+        <v>261</v>
       </c>
       <c r="E72" t="s">
-        <v>420</v>
+        <v>262</v>
       </c>
       <c r="F72" t="s">
-        <v>30</v>
+        <v>434</v>
       </c>
       <c r="G72" t="s">
-        <v>30</v>
+        <v>435</v>
       </c>
       <c r="H72" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="I72" t="s">
-        <v>422</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="1">
-        <v>46114</v>
+        <v>46119</v>
       </c>
       <c r="B73" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="C73" t="s">
-        <v>179</v>
+        <v>438</v>
       </c>
       <c r="D73" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="E73" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F73" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="G73" t="s">
-        <v>30</v>
+        <v>441</v>
       </c>
       <c r="H73" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="I73" t="s">
-        <v>114</v>
+        <v>443</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="1">
-        <v>46114</v>
+        <v>46118</v>
       </c>
       <c r="B74" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="C74" t="s">
-        <v>179</v>
+        <v>426</v>
       </c>
       <c r="D74" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="E74" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>429</v>
       </c>
       <c r="G74" t="s">
-        <v>30</v>
+        <v>430</v>
       </c>
       <c r="H74" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="I74" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="1">
-        <v>46111</v>
+        <v>46114</v>
       </c>
       <c r="B75" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="C75" t="s">
-        <v>411</v>
+        <v>179</v>
       </c>
       <c r="D75" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="E75" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="F75" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="G75" t="s">
-        <v>415</v>
+        <v>30</v>
       </c>
       <c r="H75" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="I75" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="1">
-        <v>46106</v>
+        <v>46114</v>
       </c>
       <c r="B76" t="s">
-        <v>397</v>
+        <v>418</v>
       </c>
       <c r="C76" t="s">
-        <v>398</v>
+        <v>179</v>
       </c>
       <c r="D76" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="E76" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="F76" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="G76" t="s">
-        <v>401</v>
+        <v>30</v>
       </c>
       <c r="H76" t="s">
-        <v>402</v>
+        <v>423</v>
       </c>
       <c r="I76" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="1">
-        <v>46106</v>
+        <v>46114</v>
       </c>
       <c r="B77" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="C77" t="s">
-        <v>404</v>
+        <v>179</v>
       </c>
       <c r="D77" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="E77" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="F77" t="s">
-        <v>407</v>
+        <v>30</v>
       </c>
       <c r="G77" t="s">
-        <v>408</v>
+        <v>30</v>
       </c>
       <c r="H77" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="I77" t="s">
-        <v>48</v>
+        <v>424</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="1">
-        <v>46104</v>
+        <v>46111</v>
       </c>
       <c r="B78" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="C78" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="D78" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="E78" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="F78" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="G78" t="s">
-        <v>376</v>
+        <v>415</v>
       </c>
       <c r="H78" t="s">
-        <v>395</v>
+        <v>416</v>
       </c>
       <c r="I78" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="1">
-        <v>46102</v>
+        <v>46106</v>
       </c>
       <c r="B79" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="C79" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="D79" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="E79" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="F79" t="s">
-        <v>388</v>
+        <v>53</v>
       </c>
       <c r="G79" t="s">
-        <v>301</v>
+        <v>401</v>
       </c>
       <c r="H79" t="s">
-        <v>245</v>
+        <v>402</v>
       </c>
       <c r="I79" t="s">
-        <v>389</v>
+        <v>48</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="1">
-        <v>46101</v>
+        <v>46106</v>
       </c>
       <c r="B80" t="s">
-        <v>366</v>
+        <v>403</v>
       </c>
       <c r="C80" t="s">
-        <v>367</v>
+        <v>404</v>
       </c>
       <c r="D80" t="s">
-        <v>368</v>
+        <v>405</v>
       </c>
       <c r="E80" t="s">
-        <v>369</v>
+        <v>406</v>
       </c>
       <c r="F80" t="s">
-        <v>113</v>
+        <v>407</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
+        <v>408</v>
       </c>
       <c r="H80" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
       <c r="I80" t="s">
-        <v>371</v>
+        <v>48</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" s="1">
-        <v>46101</v>
+        <v>46104</v>
       </c>
       <c r="B81" t="s">
-        <v>133</v>
+        <v>390</v>
       </c>
       <c r="C81" t="s">
-        <v>372</v>
+        <v>391</v>
       </c>
       <c r="D81" t="s">
-        <v>373</v>
+        <v>392</v>
       </c>
       <c r="E81" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="F81" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="G81" t="s">
         <v>376</v>
       </c>
       <c r="H81" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="I81" t="s">
-        <v>48</v>
+        <v>396</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" s="1">
-        <v>46101</v>
+        <v>46102</v>
       </c>
       <c r="B82" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="C82" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="D82" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="E82" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="F82" t="s">
-        <v>60</v>
+        <v>388</v>
       </c>
       <c r="G82" t="s">
-        <v>382</v>
+        <v>301</v>
       </c>
       <c r="H82" t="s">
-        <v>383</v>
+        <v>245</v>
       </c>
       <c r="I82" t="s">
-        <v>48</v>
+        <v>389</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" s="1">
-        <v>46098</v>
+        <v>46101</v>
       </c>
       <c r="B83" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="C83" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="D83" t="s">
-        <v>352</v>
+        <v>368</v>
       </c>
       <c r="E83" t="s">
-        <v>353</v>
+        <v>369</v>
       </c>
       <c r="F83" t="s">
-        <v>354</v>
+        <v>113</v>
       </c>
       <c r="G83" t="s">
-        <v>355</v>
+        <v>22</v>
       </c>
       <c r="H83" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="I83" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A84" s="1">
-        <v>46098</v>
+        <v>46101</v>
       </c>
       <c r="B84" t="s">
-        <v>358</v>
+        <v>133</v>
       </c>
       <c r="C84" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="D84" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="E84" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="F84" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="G84" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="H84" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="I84" t="s">
-        <v>365</v>
+        <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" s="1">
-        <v>46097</v>
+        <v>46101</v>
       </c>
       <c r="B85" t="s">
-        <v>209</v>
+        <v>378</v>
       </c>
       <c r="C85" t="s">
-        <v>344</v>
+        <v>379</v>
       </c>
       <c r="D85" t="s">
-        <v>345</v>
+        <v>380</v>
       </c>
       <c r="E85" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="F85" t="s">
-        <v>347</v>
+        <v>60</v>
       </c>
       <c r="G85" t="s">
-        <v>348</v>
+        <v>382</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>383</v>
       </c>
       <c r="I85" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" s="1">
-        <v>46096</v>
+        <v>46098</v>
       </c>
       <c r="B86" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="C86" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="D86" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="E86" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="F86" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="G86" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="H86" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="I86" t="s">
-        <v>48</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A87" s="1">
-        <v>46095</v>
+        <v>46098</v>
       </c>
       <c r="B87" t="s">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="C87" t="s">
-        <v>332</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>333</v>
+        <v>360</v>
       </c>
       <c r="E87" t="s">
-        <v>334</v>
+        <v>361</v>
       </c>
       <c r="F87" t="s">
-        <v>335</v>
+        <v>362</v>
       </c>
       <c r="G87" t="s">
-        <v>131</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="I87" t="s">
-        <v>48</v>
+        <v>365</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" s="1">
-        <v>46094</v>
+        <v>46097</v>
       </c>
       <c r="B88" t="s">
-        <v>312</v>
+        <v>209</v>
       </c>
       <c r="C88" t="s">
-        <v>313</v>
+        <v>344</v>
       </c>
       <c r="D88" t="s">
-        <v>314</v>
+        <v>345</v>
       </c>
       <c r="E88" t="s">
-        <v>315</v>
+        <v>346</v>
       </c>
       <c r="F88" t="s">
-        <v>60</v>
+        <v>347</v>
       </c>
       <c r="G88" t="s">
-        <v>22</v>
+        <v>348</v>
       </c>
       <c r="H88" t="s">
-        <v>316</v>
+        <v>349</v>
       </c>
       <c r="I88" t="s">
-        <v>317</v>
+        <v>48</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" s="1">
-        <v>46094</v>
+        <v>46096</v>
       </c>
       <c r="B89" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="C89" t="s">
-        <v>319</v>
+        <v>338</v>
       </c>
       <c r="D89" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
       <c r="E89" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="F89" t="s">
-        <v>113</v>
+        <v>341</v>
       </c>
       <c r="G89" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
       <c r="H89" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="I89" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" s="1">
-        <v>46094</v>
+        <v>46095</v>
       </c>
       <c r="B90" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C90" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="D90" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="E90" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="F90" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="G90" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="H90" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="I90" t="s">
-        <v>330</v>
+        <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" s="1">
-        <v>46093</v>
+        <v>46094</v>
       </c>
       <c r="B91" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C91" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="E91" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="F91" t="s">
-        <v>308</v>
+        <v>60</v>
       </c>
       <c r="G91" t="s">
-        <v>309</v>
+        <v>22</v>
       </c>
       <c r="H91" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="I91" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" s="1">
-        <v>46090</v>
+        <v>46094</v>
       </c>
       <c r="B92" t="s">
-        <v>288</v>
+        <v>318</v>
       </c>
       <c r="C92" t="s">
-        <v>289</v>
+        <v>319</v>
       </c>
       <c r="D92" t="s">
-        <v>290</v>
+        <v>320</v>
       </c>
       <c r="E92" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="F92" t="s">
-        <v>292</v>
+        <v>113</v>
       </c>
       <c r="G92" t="s">
-        <v>293</v>
+        <v>322</v>
       </c>
       <c r="H92" t="s">
-        <v>294</v>
+        <v>323</v>
       </c>
       <c r="I92" t="s">
-        <v>295</v>
+        <v>48</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" s="1">
-        <v>46090</v>
+        <v>46094</v>
       </c>
       <c r="B93" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="C93" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
       <c r="D93" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="E93" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="F93" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="G93" t="s">
-        <v>301</v>
+        <v>22</v>
       </c>
       <c r="H93" t="s">
-        <v>302</v>
+        <v>329</v>
       </c>
       <c r="I93" t="s">
-        <v>303</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" s="1">
-        <v>46089</v>
+        <v>46093</v>
       </c>
       <c r="B94" t="s">
-        <v>275</v>
+        <v>304</v>
       </c>
       <c r="C94" t="s">
-        <v>276</v>
+        <v>305</v>
       </c>
       <c r="D94" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="E94" t="s">
-        <v>278</v>
+        <v>307</v>
       </c>
       <c r="F94" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="G94" t="s">
-        <v>245</v>
+        <v>309</v>
       </c>
       <c r="H94" t="s">
-        <v>245</v>
+        <v>310</v>
       </c>
       <c r="I94" t="s">
-        <v>280</v>
+        <v>311</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" s="1">
-        <v>46089</v>
+        <v>46090</v>
       </c>
       <c r="B95" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C95" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D95" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E95" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="F95" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="G95" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="H95" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="I95" t="s">
-        <v>48</v>
+        <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" s="1">
-        <v>46088</v>
+        <v>46090</v>
       </c>
       <c r="B96" t="s">
-        <v>267</v>
+        <v>296</v>
       </c>
       <c r="C96" t="s">
-        <v>268</v>
+        <v>297</v>
       </c>
       <c r="D96" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="E96" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="F96" t="s">
-        <v>271</v>
+        <v>300</v>
       </c>
       <c r="G96" t="s">
-        <v>272</v>
+        <v>301</v>
       </c>
       <c r="H96" t="s">
-        <v>273</v>
+        <v>302</v>
       </c>
       <c r="I96" t="s">
-        <v>274</v>
+        <v>303</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" s="1">
-        <v>46087</v>
+        <v>46089</v>
       </c>
       <c r="B97" t="s">
-        <v>170</v>
+        <v>275</v>
       </c>
       <c r="C97" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="D97" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="E97" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="F97" t="s">
-        <v>113</v>
+        <v>279</v>
       </c>
       <c r="G97" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="H97" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="I97" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" s="1">
-        <v>46087</v>
+        <v>46089</v>
       </c>
       <c r="B98" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="C98" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="D98" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="E98" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="F98" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="G98" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="H98" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="I98" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" s="1">
-        <v>46087</v>
+        <v>46088</v>
       </c>
       <c r="B99" t="s">
-        <v>202</v>
+        <v>267</v>
       </c>
       <c r="C99" t="s">
-        <v>203</v>
+        <v>268</v>
       </c>
       <c r="D99" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E99" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F99" t="s">
-        <v>60</v>
+        <v>271</v>
       </c>
       <c r="G99" t="s">
-        <v>22</v>
+        <v>272</v>
       </c>
       <c r="H99" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="I99" t="s">
-        <v>48</v>
+        <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" s="1">
-        <v>46086</v>
+        <v>46087</v>
       </c>
       <c r="B100" t="s">
-        <v>246</v>
+        <v>170</v>
       </c>
       <c r="C100" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="D100" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E100" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="F100" t="s">
-        <v>250</v>
+        <v>113</v>
       </c>
       <c r="G100" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="H100" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="I100" t="s">
-        <v>48</v>
+        <v>258</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" s="1">
-        <v>46085</v>
+        <v>46087</v>
       </c>
       <c r="B101" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="C101" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="D101" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="E101" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="F101" t="s">
-        <v>21</v>
+        <v>263</v>
       </c>
       <c r="G101" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="H101" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
       <c r="I101" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" s="1">
-        <v>46085</v>
+        <v>46087</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="C102" t="s">
         <v>203</v>
       </c>
       <c r="D102" t="s">
         <v>204</v>
       </c>
       <c r="E102" t="s">
-        <v>243</v>
+        <v>205</v>
       </c>
       <c r="F102" t="s">
-        <v>244</v>
+        <v>60</v>
       </c>
       <c r="G102" t="s">
         <v>22</v>
       </c>
       <c r="H102" t="s">
-        <v>245</v>
+        <v>266</v>
       </c>
       <c r="I102" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
-        <v>46084</v>
+        <v>46086</v>
       </c>
       <c r="B103" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="C103" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="D103" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="E103" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="F103" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="G103" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
       <c r="H103" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="I103" t="s">
-        <v>228</v>
+        <v>48</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" s="1">
-        <v>46084</v>
+        <v>46085</v>
       </c>
       <c r="B104" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C104" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D104" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="E104" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="F104" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="G104" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="H104" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I104" t="s">
-        <v>235</v>
+        <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A105" s="1">
-        <v>46083</v>
+        <v>46085</v>
       </c>
       <c r="B105" t="s">
-        <v>216</v>
+        <v>242</v>
       </c>
       <c r="C105" t="s">
-        <v>78</v>
+        <v>203</v>
       </c>
       <c r="D105" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="E105" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
       <c r="F105" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="G105" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="H105" t="s">
-        <v>39</v>
+        <v>245</v>
       </c>
       <c r="I105" t="s">
-        <v>221</v>
+        <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A106" s="1">
-        <v>46082</v>
+        <v>46084</v>
       </c>
       <c r="B106" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="C106" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="D106" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="E106" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="F106" t="s">
         <v>60</v>
       </c>
       <c r="G106" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="H106" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="I106" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A107" s="1">
-        <v>46081</v>
+        <v>46084</v>
       </c>
       <c r="B107" t="s">
-        <v>179</v>
+        <v>229</v>
       </c>
       <c r="C107" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="D107" t="s">
-        <v>181</v>
+        <v>231</v>
       </c>
       <c r="E107" t="s">
-        <v>182</v>
+        <v>232</v>
       </c>
       <c r="F107" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="G107" t="s">
-        <v>183</v>
+        <v>233</v>
       </c>
       <c r="H107" t="s">
-        <v>184</v>
+        <v>234</v>
       </c>
       <c r="I107" t="s">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A108" s="1">
-        <v>46081</v>
+        <v>46083</v>
       </c>
       <c r="B108" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="C108" t="s">
-        <v>187</v>
+        <v>78</v>
       </c>
       <c r="D108" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="E108" t="s">
-        <v>189</v>
+        <v>218</v>
       </c>
       <c r="F108" t="s">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="G108" t="s">
-        <v>191</v>
+        <v>220</v>
       </c>
       <c r="H108" t="s">
-        <v>192</v>
+        <v>39</v>
       </c>
       <c r="I108" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A109" s="1">
-        <v>46081</v>
+        <v>46082</v>
       </c>
       <c r="B109" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="C109" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="D109" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="E109" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="F109" t="s">
-        <v>198</v>
+        <v>60</v>
       </c>
       <c r="G109" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="H109" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="I109" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A110" s="1">
         <v>46081</v>
       </c>
       <c r="B110" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="C110" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="E110" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="F110" t="s">
-        <v>206</v>
+        <v>103</v>
       </c>
       <c r="G110" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="H110" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="I110" t="s">
-        <v>48</v>
+        <v>185</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A111" s="1">
-        <v>46079</v>
+        <v>46081</v>
       </c>
       <c r="B111" t="s">
-        <v>126</v>
+        <v>186</v>
       </c>
       <c r="C111" t="s">
-        <v>127</v>
+        <v>187</v>
       </c>
       <c r="D111" t="s">
-        <v>128</v>
+        <v>188</v>
       </c>
       <c r="E111" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="F111" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="G111" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="H111" t="s">
-        <v>132</v>
+        <v>192</v>
       </c>
       <c r="I111" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A112" s="1">
-        <v>46078</v>
+        <v>46081</v>
       </c>
       <c r="B112" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="C112" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="D112" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="E112" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="F112" t="s">
-        <v>60</v>
+        <v>198</v>
       </c>
       <c r="G112" t="s">
-        <v>174</v>
+        <v>199</v>
       </c>
       <c r="H112" t="s">
-        <v>175</v>
+        <v>200</v>
       </c>
       <c r="I112" t="s">
-        <v>176</v>
+        <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A113" s="1">
-        <v>46077</v>
+        <v>46081</v>
       </c>
       <c r="B113" t="s">
-        <v>162</v>
+        <v>202</v>
       </c>
       <c r="C113" t="s">
-        <v>163</v>
+        <v>203</v>
       </c>
       <c r="D113" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="E113" t="s">
-        <v>165</v>
+        <v>205</v>
       </c>
       <c r="F113" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
       <c r="G113" t="s">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="H113" t="s">
-        <v>168</v>
+        <v>208</v>
       </c>
       <c r="I113" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A114" s="1">
-        <v>46074</v>
+        <v>46079</v>
       </c>
       <c r="B114" t="s">
-        <v>154</v>
+        <v>126</v>
       </c>
       <c r="C114" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="D114" t="s">
-        <v>156</v>
+        <v>128</v>
       </c>
       <c r="E114" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
       <c r="F114" t="s">
-        <v>158</v>
+        <v>130</v>
       </c>
       <c r="G114" t="s">
-        <v>159</v>
+        <v>131</v>
       </c>
       <c r="H114" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="I114" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A115" s="1">
-        <v>46070</v>
+        <v>46078</v>
       </c>
       <c r="B115" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="C115" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="D115" t="s">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="E115" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="F115" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="G115" t="s">
-        <v>151</v>
+        <v>174</v>
       </c>
       <c r="H115" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
       <c r="I115" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A116" s="1">
-        <v>46068</v>
+        <v>46077</v>
       </c>
       <c r="B116" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="C116" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="D116" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="E116" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="F116" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="G116" t="s">
-        <v>46</v>
+        <v>167</v>
       </c>
       <c r="H116" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="I116" t="s">
-        <v>48</v>
+        <v>169</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A117" s="1">
-        <v>46067</v>
+        <v>46074</v>
       </c>
       <c r="B117" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="C117" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="D117" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="E117" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="F117" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="G117" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="H117" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="I117" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A118" s="1">
-        <v>46066</v>
+        <v>46070</v>
       </c>
       <c r="B118" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="C118" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="D118" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E118" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="F118" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="G118" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="H118" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="I118" t="s">
-        <v>48</v>
+        <v>153</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A119" s="1">
-        <v>46062</v>
+        <v>46068</v>
       </c>
       <c r="B119" t="s">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="C119" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D119" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="E119" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="F119" t="s">
-        <v>123</v>
+        <v>145</v>
       </c>
       <c r="G119" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H119" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="I119" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A120" s="1">
-        <v>46061</v>
+        <v>46067</v>
       </c>
       <c r="B120" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="C120" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="D120" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="E120" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="F120" t="s">
-        <v>116</v>
+        <v>137</v>
       </c>
       <c r="G120" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="H120" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="I120" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A121" s="1">
-        <v>46059</v>
+        <v>46066</v>
       </c>
       <c r="B121" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="C121" t="s">
-        <v>107</v>
+        <v>127</v>
       </c>
       <c r="D121" t="s">
-        <v>108</v>
+        <v>128</v>
       </c>
       <c r="E121" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F121" t="s">
-        <v>53</v>
+        <v>130</v>
       </c>
       <c r="G121" t="s">
-        <v>30</v>
+        <v>131</v>
       </c>
       <c r="H121" t="s">
-        <v>110</v>
+        <v>132</v>
       </c>
       <c r="I121" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A122" s="1">
-        <v>46059</v>
+        <v>46062</v>
       </c>
       <c r="B122" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C122" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="D122" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="E122" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="F122" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G122" t="s">
         <v>30</v>
       </c>
       <c r="H122" t="s">
-        <v>31</v>
+        <v>124</v>
       </c>
       <c r="I122" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A123" s="1">
-        <v>46055</v>
+        <v>46061</v>
       </c>
       <c r="B123" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C123" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D123" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="E123" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="F123" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="G123" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H123" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="I123" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A124" s="1">
-        <v>46054</v>
+        <v>46059</v>
       </c>
       <c r="B124" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="C124" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="D124" t="s">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="E124" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="F124" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="G124" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="H124" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="I124" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A125" s="1">
-        <v>46053</v>
+        <v>46059</v>
       </c>
       <c r="B125" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="C125" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="D125" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="E125" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="F125" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="G125" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="H125" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="I125" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A126" s="1">
-        <v>46052</v>
+        <v>46055</v>
       </c>
       <c r="B126" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="C126" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="D126" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
       <c r="E126" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="F126" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="G126" t="s">
-        <v>81</v>
+        <v>30</v>
       </c>
       <c r="H126" t="s">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="I126" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A127" s="1">
-        <v>46051</v>
+        <v>46054</v>
       </c>
       <c r="B127" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="C127" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="D127" t="s">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="E127" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="F127" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G127" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="H127" t="s">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="I127" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A128" s="1">
-        <v>46050</v>
+        <v>46053</v>
       </c>
       <c r="B128" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="C128" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D128" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="E128" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="F128" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="G128" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="H128" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="I128" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A129" s="1">
-        <v>46049</v>
+        <v>46052</v>
       </c>
       <c r="B129" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="C129" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="D129" t="s">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="E129" t="s">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="F129" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="G129" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="H129" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="I129" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A130" s="1">
-        <v>46048</v>
+        <v>46051</v>
       </c>
       <c r="B130" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="C130" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D130" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E130" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="F130" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="G130" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="H130" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="I130" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A131" s="1">
-        <v>46047</v>
+        <v>46050</v>
       </c>
       <c r="B131" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="C131" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="D131" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="E131" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="F131" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="G131" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="H131" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="I131" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A132" s="1">
-        <v>46047</v>
+        <v>46049</v>
       </c>
       <c r="B132" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="C132" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D132" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="E132" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="F132" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="G132" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H132" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="I132" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A133" s="1">
-        <v>46046</v>
+        <v>46048</v>
       </c>
       <c r="B133" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="C133" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D133" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="E133" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="F133" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="G133" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="H133" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="I133" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A134" s="1">
-        <v>46041</v>
+        <v>46047</v>
       </c>
       <c r="B134" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E134" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G134" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H134" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I134" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A135" s="1">
+        <v>46047</v>
+      </c>
+      <c r="B135" t="s">
+        <v>41</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135" t="s">
+        <v>43</v>
+      </c>
+      <c r="E135" t="s">
+        <v>44</v>
+      </c>
+      <c r="F135" t="s">
+        <v>45</v>
+      </c>
+      <c r="G135" t="s">
+        <v>46</v>
+      </c>
+      <c r="H135" t="s">
+        <v>47</v>
+      </c>
+      <c r="I135" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A136" s="1">
+        <v>46046</v>
+      </c>
+      <c r="B136" t="s">
+        <v>25</v>
+      </c>
+      <c r="C136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D136" t="s">
+        <v>27</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
+      </c>
+      <c r="F136" t="s">
+        <v>29</v>
+      </c>
+      <c r="G136" t="s">
+        <v>30</v>
+      </c>
+      <c r="H136" t="s">
+        <v>31</v>
+      </c>
+      <c r="I136" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A137" s="1">
         <v>46041</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>15</v>
+      </c>
+      <c r="I137" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A138" s="1">
+        <v>46041</v>
+      </c>
+      <c r="B138" t="s">
         <v>17</v>
       </c>
-      <c r="C135" t="s">
+      <c r="C138" t="s">
         <v>18</v>
       </c>
-      <c r="D135" t="s">
+      <c r="D138" t="s">
         <v>19</v>
       </c>
-      <c r="E135" t="s">
+      <c r="E138" t="s">
         <v>20</v>
       </c>
-      <c r="F135" t="s">
+      <c r="F138" t="s">
         <v>21</v>
       </c>
-      <c r="G135" t="s">
+      <c r="G138" t="s">
         <v>22</v>
       </c>
-      <c r="H135" t="s">
+      <c r="H138" t="s">
         <v>23</v>
       </c>
-      <c r="I135" t="s">
+      <c r="I138" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I135">
-    <sortCondition descending="1" ref="A1:A135"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I138">
+    <sortCondition descending="1" ref="A1:A138"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>